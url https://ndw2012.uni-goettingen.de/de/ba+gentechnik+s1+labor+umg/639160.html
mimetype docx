--- v0 (2026-05-13)
+++ v1 (2026-08-10)
@@ -1,51 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="421941CC" w14:textId="77777777" w:rsidR="00F06B54" w:rsidRPr="00756806" w:rsidRDefault="00F06B54" w:rsidP="00A014C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -233,1647 +230,1722 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="584654999"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="7ED2D46E" w14:textId="77777777" w:rsidR="00142017" w:rsidRDefault="00142017" w:rsidP="00A014C2">
           <w:pPr>
             <w:pStyle w:val="Inhaltsverzeichnisberschrift"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r>
             <w:t>Inhalt</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4B2AE051" w14:textId="43E796F2" w:rsidR="00883104" w:rsidRDefault="00142017">
+        <w:p w14:paraId="62663A03" w14:textId="3CC308FA" w:rsidR="005D2D51" w:rsidRDefault="00142017">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc65233381" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018575" w:history="1">
+            <w:r w:rsidR="005D2D51" w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r w:rsidR="005D2D51">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidR="005D2D51" w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Geltungsbereich</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r w:rsidR="005D2D51">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r w:rsidR="005D2D51">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r w:rsidR="005D2D51">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233381 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018575 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005D2D51">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r w:rsidR="005D2D51">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r w:rsidR="005D2D51">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r w:rsidR="005D2D51">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46EC644F" w14:textId="6580EEAC" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="06CC793C" w14:textId="3BAAEB9E" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233382" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018576" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Erste Hilfe/ Verhalten im Gefahrfall</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233382 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018576 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="75D0FF37" w14:textId="33B2121A" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6D5394BD" w14:textId="1D8107F6" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233383" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018577" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verletzungen</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233383 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018577 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DDBDCFC" w14:textId="553CE3C2" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3A7DFB5D" w14:textId="0EB92173" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233384" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018578" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Verhalten bei Feuer</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:t>Austreten von biologischem Material</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233384 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018578 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26B9A111" w14:textId="18035A10" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0E20FD6C" w14:textId="7C87876A" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233385" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018579" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:noProof/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00883104">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Energieausfall</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233385 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018579 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A64C3D8" w14:textId="255104A1" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="22A6DB86" w14:textId="4BDB7B1B" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233386" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018580" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benannte Personen</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233386 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018580 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46BA17ED" w14:textId="53CC85C6" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="76405B80" w14:textId="2DCE5953" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233387" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018581" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Gentechnische Arbeiten</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233387 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018581 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C34AC7F" w14:textId="19D32AD3" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1E0323B4" w14:textId="1F94ABCE" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233388" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018582" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Risikobewertung und Aufzeichnungen</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233388 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018582 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BCA7654" w14:textId="448D8DDA" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="797D80EF" w14:textId="206E5126" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233389" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018583" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Lagerung und Transport von GVOs</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233389 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018583 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="612A4776" w14:textId="01FF807B" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5EC85B24" w14:textId="34AB58A3" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233390" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018584" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.3.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Entsorgung von GVOs und kontaminierten Abfällen</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:t>Inaktivierung und Entsorgung GVO-haltiger Abfälle</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233390 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018584 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E0456A1" w14:textId="54FDF146" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="475D59E8" w14:textId="5F519DE8" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233391" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018585" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Zugangsregelungen, Unterweisungen</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233391 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018585 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="777C3361" w14:textId="41BEF96B" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="634EED59" w14:textId="3E2C03A1" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233392" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018586" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Allgemeine Vorschriften, Verhaltensregeln und Schutzmaßnahmen</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233392 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018586 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="72CC08B8" w14:textId="32881674" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="65F467E4" w14:textId="6FB24A1A" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233393" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018587" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Persönliche Schutzausrüstung</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233393 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018587 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18777E0C" w14:textId="3D4E90F7" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6C4279A1" w14:textId="5BFE6853" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233394" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018588" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.2.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verhaltensregeln</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233394 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018588 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B2B47EF" w14:textId="3AB84926" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4D411398" w14:textId="7E74174F" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233395" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018589" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>6.3.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Arbeiten mit transgenen Tieren im Labor</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233395 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018589 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="067370CC" w14:textId="01D6E6B2" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="54997CAB" w14:textId="6D5B0D33" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233396" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018590" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.4.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Zusatzregelungen</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233396 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018590 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15BAF4D7" w14:textId="420912DB" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1F508CC8" w14:textId="18901149" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233397" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018591" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.5.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verbote</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233397 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018591 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="404F8E75" w14:textId="6F1B7FBF" w:rsidR="00883104" w:rsidRDefault="00000000">
+        <w:p w14:paraId="70359445" w14:textId="29EA8FA7" w:rsidR="005D2D51" w:rsidRDefault="005D2D51">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc65233398" w:history="1">
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+          <w:hyperlink w:anchor="_Toc235018592" w:history="1">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104" w:rsidRPr="00C16163">
+            <w:r w:rsidRPr="00457F91">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Hygienische Maßnahmen</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc65233398 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00883104">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018592 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00883104">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="586687DD" w14:textId="19CF9243" w:rsidR="00F673D4" w:rsidRDefault="00142017" w:rsidP="00A014C2">
+        <w:p w14:paraId="586687DD" w14:textId="5285FD12" w:rsidR="00F673D4" w:rsidRDefault="00142017" w:rsidP="00A014C2">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="7077066B" w14:textId="77777777" w:rsidR="00142017" w:rsidRDefault="00000000" w:rsidP="00A014C2">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1BEFCB2E" w14:textId="77777777" w:rsidR="000F55F4" w:rsidRDefault="000F55F4">
@@ -1882,51 +1954,51 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="213E2E9C" w14:textId="56FF51BE" w:rsidR="00705390" w:rsidRPr="00B950A7" w:rsidRDefault="00275F1F" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc65233381"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235018575"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Geltungsbereich</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3030"/>
         <w:gridCol w:w="6558"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F06B54" w:rsidRPr="00B950A7" w14:paraId="47F193D7" w14:textId="77777777" w:rsidTr="00BB1BDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
@@ -1998,51 +2070,51 @@
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Räume</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6F0BE8" w14:textId="77777777" w:rsidR="00F06B54" w:rsidRPr="00B950A7" w:rsidRDefault="006B1FE5" w:rsidP="00A014C2">
+          <w:p w14:paraId="2E6F0BE8" w14:textId="23CEB1E2" w:rsidR="00F06B54" w:rsidRPr="00B950A7" w:rsidRDefault="006B1FE5" w:rsidP="00A014C2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Raumnu</w:t>
             </w:r>
             <w:r w:rsidR="00B1023D" w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
@@ -2080,58 +2152,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> 01 D3 237, Lagerraum</w:t>
             </w:r>
             <w:r w:rsidR="00BB1BDC" w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00B1023D" w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> 01 D3 238 usw.)</w:t>
             </w:r>
             <w:r w:rsidR="000D6164" w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>[Die Raumnummern müssen den Angaben in der Anzeige entsprechen!]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FC7BAF7" w14:textId="77777777" w:rsidR="00F673D4" w:rsidRPr="00B950A7" w:rsidRDefault="00F673D4" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C5C5A24" w14:textId="77777777" w:rsidR="00275F1F" w:rsidRPr="00B950A7" w:rsidRDefault="00275F1F" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -2174,61 +2238,60 @@
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="0050205E" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> gekennzeichnet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFAEAB3" w14:textId="37331887" w:rsidR="00094468" w:rsidRDefault="00094468" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc65233382"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235018576"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Erste Hilfe/ Verhalten im Gefahrfall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="3E40CD55" w14:textId="05DE1094" w:rsidR="00EE6047" w:rsidRDefault="00EE6047" w:rsidP="00EE6047"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="4659" w:type="pct"/>
         <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2311"/>
         <w:gridCol w:w="3494"/>
         <w:gridCol w:w="3800"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE6047" w:rsidRPr="00884A53" w14:paraId="441B3EE5" w14:textId="77777777" w:rsidTr="00623BE1">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36A440FB" w14:textId="77777777" w:rsidR="00EE6047" w:rsidRPr="00884A53" w:rsidRDefault="00EE6047" w:rsidP="00623BE1">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
@@ -2243,54 +2306,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="1360" w:dyaOrig="1360" w14:anchorId="76FBD842">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.4pt;height:80.4pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.15pt;height:80.15pt" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1838904602" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1845631356" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="565DB154" w14:textId="77777777" w:rsidR="00EE6047" w:rsidRPr="00884A53" w:rsidRDefault="00EE6047" w:rsidP="00623BE1">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -2629,1518 +2692,1049 @@
             <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Giftnotrufzentrale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1978" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51BEFE9B" w14:textId="77777777" w:rsidR="00EE6047" w:rsidRPr="00884A53" w:rsidRDefault="00EE6047" w:rsidP="00623BE1">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22032</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:commentReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52A053AB" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00B950A7" w:rsidRDefault="00094468" w:rsidP="00A014C2">
+    <w:p w14:paraId="6FC89E45" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="009F7DC5" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2560B031" w14:textId="02D63C01" w:rsidR="009F7DC5" w:rsidRPr="00884A53" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk235007960"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk235009533"/>
+      <w:commentRangeStart w:id="7"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Alarmblatt</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="7"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beachten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09540ADE" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="00884A53" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ruhe bewahren und überstürztes, unüberlegtes Handeln vermeiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB6A30E" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00B950A7" w:rsidRDefault="00094468" w:rsidP="00A014C2">
+    <w:p w14:paraId="78318990" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="00884A53" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
-[...4 lines deleted...]
-        <w:t>Gefährdete Personen warnen, gegebenenfalls zum Verlassen der Räume auffordern.</w:t>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gefährdete und gefährliche Versuche beenden, ggf. Gas, Strom und Wasser abstellen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589A4B6B" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00B950A7" w:rsidRDefault="00094468" w:rsidP="00A014C2">
-[...183 lines deleted...]
-    <w:p w14:paraId="4B1513A6" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00B950A7" w:rsidRDefault="00094468" w:rsidP="00A014C2">
+    <w:p w14:paraId="1F774BE1" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="00884A53" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="788" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc65233383"/>
-      <w:r w:rsidRPr="00B950A7">
+      <w:bookmarkStart w:id="8" w:name="_Toc233388466"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235018577"/>
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verletzungen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="029F9289" w14:textId="02D9ACC9" w:rsidR="00094468" w:rsidRPr="00DC1A20" w:rsidRDefault="00094468" w:rsidP="00A014C2">
+    <w:p w14:paraId="3EA6C63D" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="005A2962" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC1A20">
-[...11 lines deleted...]
-        <w:t>gemäß Hygieneplan</w:t>
+      <w:bookmarkStart w:id="10" w:name="_Hlk232758320"/>
+      <w:r w:rsidRPr="005A2962">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kontaminierte Hautstellen desinfizieren gemäß Hygieneplan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC55355" w14:textId="14A46CDF" w:rsidR="00094468" w:rsidRPr="00B950A7" w:rsidRDefault="00094468" w:rsidP="00A014C2">
+    <w:p w14:paraId="1F0FE149" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="00884A53" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B950A7">
+      <w:bookmarkStart w:id="11" w:name="_Hlk232752892"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Augen und Schleimhäute ausgiebig (mindestens 5 Minuten) mit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tels Augendusche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spülen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331ABB40" w14:textId="24DF0427" w:rsidR="00094468" w:rsidRPr="00B950A7" w:rsidRDefault="00094468" w:rsidP="00A014C2">
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="3F42802A" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nach leichten Verbrennungen und Verbrühungen sind die betroffenen Hautpartien unverzüglich mindestens 10 Minuten unter fließendes kaltes Wasser oder in Eis (Eismaschine) zu halten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753BB282" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="003739AF" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003739AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Verletzungen sind unverzüglich dem Projektleiter zu melden und im Verbandsbuch zu dokumentieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3C0A9C" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="00884A53" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reten trotz dieser Sofortmaßnahmen weitere Beschwerden auf, so ist umgehend die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Notaufnahme (INA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> aufzusuchen (Telefon 8605 oder 8813). Konsultierte Ärzte sind über die Möglichkeit einer Infektion mit biologischem Material zu unterrichten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238E48CA" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00B950A7" w:rsidRDefault="00094468" w:rsidP="00A014C2">
+    <w:p w14:paraId="306FAD02" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="00884A53" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc233388467"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235018578"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Austreten von biologischem Material</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="474CF141" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="00884A53" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Werden Organismen verschüttet, muss unverzüglich der kontaminierte Bereich gesperrt und desinfiziert werden. Größere kontaminierte Flüssigkeitsmengen werden mit saugfähigem Material aufgenommen und anschließend autoklaviert. Die Desinfektion erfolgt gemäß dem Hygieneplan.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="248B2C40" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00B950A7" w:rsidRDefault="00094468" w:rsidP="00A014C2">
-[...168 lines deleted...]
-    <w:p w14:paraId="0C8AAA75" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00B950A7" w:rsidRDefault="00094468" w:rsidP="00A014C2">
+    <w:p w14:paraId="6DD0280C" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="00884A53" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc233388468"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235018579"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Energieausfall</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="3EBA1535" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00B950A7" w:rsidRDefault="00094468" w:rsidP="00A014C2">
+    <w:p w14:paraId="659D419A" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRPr="00884A53" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
-[...294 lines deleted...]
-        <w:t>Kontaminierte Schleimhäute mit viel Wasser abspülen. Gegebenenfalls den nächsten Arzt aufsuchen.</w:t>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bei einem Energieausfall sind die Arbeiten in der Sicherheitswerkbank unverzüglich einzustellen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Gefäße sind auslaufsicher zu verschließen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und die Frontscheibe zu schließen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Vor Wiederaufnahme der Arbeiten sind Geräte, Außenflächen von Gefäßen und Arbeitsflächen mit einem geeigneten Desinfektionsmittel zu desinfizieren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDC232E" w14:textId="77777777" w:rsidR="00275F1F" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc65233386"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235018580"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00F673D4" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>enannte</w:t>
       </w:r>
       <w:r w:rsidR="00275F1F" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Personen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9878" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3641"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
       <w:tr w:rsidR="00823359" w:rsidRPr="00B950A7" w14:paraId="0E31FC33" w14:textId="77777777" w:rsidTr="00A618BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3641" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="243E9A1E" w14:textId="4B13A856" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00DC1A20" w:rsidP="00A014C2">
+          <w:p w14:paraId="243E9A1E" w14:textId="4B13A856" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00DC1A20" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Gentechnik </w:t>
             </w:r>
             <w:r w:rsidR="00823359" w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Projektleiter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00823359" w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10AB34DD" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00823359" w:rsidP="00A014C2">
+          <w:p w14:paraId="10AB34DD" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00823359" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1317AC19" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00823359" w:rsidP="00A014C2">
+          <w:p w14:paraId="1317AC19" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00823359" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823359" w:rsidRPr="00B950A7" w14:paraId="05CCB79B" w14:textId="77777777" w:rsidTr="00A618BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3641" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA4DE16" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00823359" w:rsidP="00A014C2">
+          <w:p w14:paraId="2EA4DE16" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00823359" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>BBS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05E8B641" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00823359" w:rsidP="00A014C2">
+          <w:p w14:paraId="05E8B641" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00823359" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BA4A14C" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00823359" w:rsidP="00A014C2">
+          <w:p w14:paraId="4BA4A14C" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00B950A7" w:rsidRDefault="00823359" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A014C2" w:rsidRPr="00B950A7" w14:paraId="0F7CD391" w14:textId="77777777" w:rsidTr="00A618BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3641" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19AC645E" w14:textId="25D68B3A" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="00A014C2">
+          <w:p w14:paraId="19AC645E" w14:textId="25D68B3A" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sicherheitsbeauftragte</w:t>
             </w:r>
             <w:r w:rsidR="00DC1A20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05932053" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="00A014C2">
+          <w:p w14:paraId="05932053" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="784BD023" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="00A014C2">
+          <w:p w14:paraId="784BD023" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A014C2" w:rsidRPr="00B950A7" w14:paraId="759A42A1" w14:textId="77777777" w:rsidTr="00A014C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3641" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42CD171A" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="00A014C2">
+          <w:p w14:paraId="42CD171A" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="11"/>
+            <w:commentRangeStart w:id="17"/>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Strahlenschutzbeauftragte/r</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="11"/>
+            <w:commentRangeEnd w:id="17"/>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rStyle w:val="Kommentarzeichen"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:commentReference w:id="11"/>
+              <w:commentReference w:id="17"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50FC077A" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="00A014C2">
+          <w:p w14:paraId="50FC077A" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB7B4A6" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="00A014C2">
+          <w:p w14:paraId="6FB7B4A6" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A014C2" w:rsidRPr="00B950A7" w14:paraId="05408D0E" w14:textId="77777777" w:rsidTr="00A014C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3641" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39FB2448" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="00A014C2">
+          <w:p w14:paraId="39FB2448" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Laserschutzbeauftragte/r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72ABB97E" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="00A014C2">
+          <w:p w14:paraId="72ABB97E" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F800B9" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="00A014C2">
+          <w:p w14:paraId="40F800B9" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRPr="00B950A7" w:rsidRDefault="00A014C2" w:rsidP="007C7C58">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B950A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="18700F61" w14:textId="77777777" w:rsidR="00E73C25" w:rsidRPr="00B950A7" w:rsidRDefault="00823359" w:rsidP="00A014C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0AC60C" w14:textId="77777777" w:rsidR="00465F94" w:rsidRPr="00B950A7" w:rsidRDefault="00465F94" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc65233387"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235018581"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gentechnische Arbeiten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="5A72E1F9" w14:textId="102103B4" w:rsidR="00465F94" w:rsidRPr="00F1575C" w:rsidRDefault="00465F94" w:rsidP="00F1575C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>In der gentechnischen Anlage werden gentechnische Ar</w:t>
       </w:r>
       <w:r w:rsidR="00F1575C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">beiten der Sicherheitsstufe 1 durchgeführt: </w:t>
       </w:r>
@@ -4180,64 +3774,64 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Zu den gentechnischen Arbeiten zählen neben der Erzeugung auch die Verwendung, Vermehrung, Lagerung, Zerstörung oder Entsorgung sowie der innerbetriebliche Transport von gentechnisch veränderten Organismen (GVO).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255B1810" w14:textId="77777777" w:rsidR="00A0014D" w:rsidRPr="00B950A7" w:rsidRDefault="00045C70" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="788" w:hanging="431"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc65233388"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235018582"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Risikobewertung und </w:t>
       </w:r>
       <w:r w:rsidR="00A0014D" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Aufzeichnungen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="32B6E78B" w14:textId="77777777" w:rsidR="00FB7862" w:rsidRPr="00B950A7" w:rsidRDefault="00465F94" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vor Aufnahme der geplanten gentechnischen Arbeiten erstellt die Projektleitung eine Risikobewertung, aus der sich die Zuordnung der Arbeiten zur Sicherheitsstufe 1 ergibt. Diese Risikobewertung ist </w:t>
       </w:r>
       <w:r w:rsidR="00A0014D" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ebenso wie die Dokumentation der Erzeugung und Lagerung der GVOs </w:t>
@@ -4263,116 +3857,102 @@
         </w:rPr>
         <w:t>verordnung</w:t>
       </w:r>
       <w:r w:rsidR="00F673D4" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>. Die Aufzeichnungen sind fortlaufend und zeitnah zu führen und müssen 10 Jahre aufbewahrt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDD8F25" w14:textId="4EFD44B3" w:rsidR="00553B03" w:rsidRPr="00B950A7" w:rsidRDefault="00553B03" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="788" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc65233389"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235018583"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lagerung </w:t>
       </w:r>
       <w:r w:rsidR="00F51A3B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">und Transport </w:t>
       </w:r>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>von GVOs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="153921F9" w14:textId="77777777" w:rsidR="00F51A3B" w:rsidRPr="000D20EC" w:rsidRDefault="00F51A3B" w:rsidP="00F51A3B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D20EC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die </w:t>
       </w:r>
-      <w:commentRangeStart w:id="15"/>
       <w:r w:rsidRPr="000D20EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Lagerung</w:t>
       </w:r>
       <w:r w:rsidRPr="000D20EC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> gentechnisch veränderter Organismen </w:t>
-[...12 lines deleted...]
-        <w:t>hat in geeigneten Behältern zu erfolgen. Zwecks sicherer Zuordnung erfolgt die Kennzeichnung der Gefäße durch dauerhafte Beschriftung / Etiketten.</w:t>
+        <w:t xml:space="preserve"> gentechnisch veränderter Organismen hat in geeigneten Behältern zu erfolgen. Zwecks sicherer Zuordnung erfolgt die Kennzeichnung der Gefäße durch dauerhafte Beschriftung / Etiketten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD90068" w14:textId="77777777" w:rsidR="00F51A3B" w:rsidRPr="00682AD8" w:rsidRDefault="00F51A3B" w:rsidP="00F51A3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Lagerung von </w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Bakterien</w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
@@ -4461,113 +4041,128 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Lagerung von </w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Zellen/Viren</w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc. in flüssigem Stickstoff erfolgt im Raum </w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0754AF03" w14:textId="6995E827" w:rsidR="00AE3BEF" w:rsidRPr="00F51A3B" w:rsidRDefault="00F51A3B" w:rsidP="00F51A3B">
+    <w:p w14:paraId="0754AF03" w14:textId="589D06A7" w:rsidR="00AE3BEF" w:rsidRPr="00F51A3B" w:rsidRDefault="00F51A3B" w:rsidP="00F51A3B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk235007939"/>
       <w:r w:rsidRPr="000D20EC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Für den </w:t>
       </w:r>
       <w:r w:rsidRPr="000D20EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>innerbetrieblichen Transport</w:t>
       </w:r>
       <w:r w:rsidRPr="000D20EC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> von gentechnisch veränderten Organismen sind verschlossene, bruchsichere und mit S1 gekennzeichnete Behältnisse zu verwenden.</w:t>
+        <w:t xml:space="preserve"> von gentechnisch veränderten Organismen sind </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7DC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>dicht geschlossene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D20EC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, bruchsichere und mit S1 gekennzeichnete Behältnisse zu verwenden.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7DC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die Behälter sind regelmäßig von außen und bei jeder Kontamination zu desinfizieren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CABA04" w14:textId="77777777" w:rsidR="00A92859" w:rsidRPr="00B950A7" w:rsidRDefault="00A92859" w:rsidP="00A014C2">
+    <w:p w14:paraId="20EC9D09" w14:textId="77777777" w:rsidR="00F94106" w:rsidRPr="00884A53" w:rsidRDefault="00F94106" w:rsidP="00F94106">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="788" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc65233390"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc233388473"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk235008935"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235018584"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Inaktivierung und Entsorgung GVO-haltiger Abfälle</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="3A4F0093" w14:textId="4BF92034" w:rsidR="00A92859" w:rsidRPr="00B950A7" w:rsidRDefault="00A92859" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle mit gentechnisch veränderten Organismen kontaminierten </w:t>
       </w:r>
       <w:r w:rsidR="00A95782" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flüssigen und festen </w:t>
@@ -4920,1842 +4515,2321 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxx)</w:t>
       </w:r>
       <w:r w:rsidR="007C665E" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> werden </w:t>
       </w:r>
       <w:r w:rsidR="007C665E" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>autoklaviert oder als Abfall der Kategorie B gemäß dem Abfallkonzept der Universitätsmedizin gesammelt (rote Abfallsäcke!)</w:t>
       </w:r>
       <w:r w:rsidR="00837EF0" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F95B535" w14:textId="77777777" w:rsidR="008935B1" w:rsidRPr="00B950A7" w:rsidRDefault="008935B1" w:rsidP="00A014C2">
+    <w:p w14:paraId="347B3E8F" w14:textId="77777777" w:rsidR="00F94106" w:rsidRPr="00884A53" w:rsidRDefault="00F94106" w:rsidP="00F94106">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="17"/>
-      <w:r w:rsidRPr="00B950A7">
+      <w:bookmarkStart w:id="25" w:name="_Hlk235008991"/>
+      <w:commentRangeStart w:id="26"/>
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Radioaktive Abfälle:</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D24B38" w:rsidRPr="00B950A7">
+        <w:t>Radioaktiv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belastete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GVO-haltige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Abfälle:</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="26"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:commentReference w:id="17"/>
+        </w:rPr>
+        <w:commentReference w:id="26"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5560B5" w14:textId="77777777" w:rsidR="008935B1" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00A014C2">
+    <w:p w14:paraId="771BB6A2" w14:textId="77777777" w:rsidR="00F94106" w:rsidRDefault="00F94106" w:rsidP="00F94106">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:ind w:left="1428"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B950A7">
+      <w:bookmarkStart w:id="27" w:name="_Hlk233388357"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk235008978"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>GVO-haltige, radioaktive Abfälle werden sicher gelagert bis sie ausreichend abgeklungen sind und erst dann autoklaviert. Ist dies nicht möglich werden die Abfälle mittels folgenden chemischen Verfahrens inaktiviert</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Art der Inaktivierung einfügen</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="29"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Die Art der Entsorgung (nach Strahlenschutzverordnung und/oder nach GenTSV) richtet sich nach der Stärke der jeweiligen Kontamination!</w:t>
+        </w:rPr>
+        <w:commentReference w:id="29"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6BF145" w14:textId="77777777" w:rsidR="00E027FD" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc65233391"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235018585"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Zugangsregelungen, Unterweisungen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="7B13C518" w14:textId="77777777" w:rsidR="00E027FD" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00A014C2">
+    <w:p w14:paraId="407D328A" w14:textId="04C447AF" w:rsidR="00773C27" w:rsidRPr="00B950A7" w:rsidRDefault="00773C27" w:rsidP="005A46C9">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Zutritt</w:t>
+        <w:t>Besucher</w:t>
       </w:r>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zum Labor haben nur Personen, die vom Projektleiter oder durch von ihm autorisierte Dritte hierzu ermächtigt wurden. Alle Mitarbeiter sind nachweislich vor Aufnahme der Tätigkeit und weiterhin mindestens jährlich über die erforderlichen und projektspezifischen Sicherheitsmaßnahmen arbeitsplatzbezogen anhand der Betriebsanweisung zu unterweisen. Dies ist durch Unterschrift zu bestätigen.</w:t>
+        <w:t xml:space="preserve"> sollen die </w:t>
+      </w:r>
+      <w:r w:rsidR="005A46C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gentechnische Anlage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>nur in Anwesenheit von unterwiesenen Mitarbeitern betreten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407D328A" w14:textId="77777777" w:rsidR="00773C27" w:rsidRPr="00B950A7" w:rsidRDefault="00773C27" w:rsidP="00A014C2">
+    <w:p w14:paraId="1E08A5B0" w14:textId="25D40EDA" w:rsidR="00773C27" w:rsidRDefault="00D24B38" w:rsidP="005A46C9">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Besucher</w:t>
+        <w:t>Reinigungs-, Wartungspersonal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sollen die Laboratorien nur in Anwesenheit von unterwiesenen Mitarbeitern betreten.</w:t>
+        <w:t xml:space="preserve"> darf in den Laboratorien nur tätig werden, wenn es vor Aufnahme der Arbeit</w:t>
+      </w:r>
+      <w:r w:rsidR="005A46C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seiner Tätigkeit entsprechend unterwiesen ist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E08A5B0" w14:textId="77777777" w:rsidR="00773C27" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00A014C2">
+    <w:p w14:paraId="10C25D8B" w14:textId="5142480F" w:rsidR="005A46C9" w:rsidRPr="005A46C9" w:rsidRDefault="005A46C9" w:rsidP="005A46C9">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="283"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
+      <w:bookmarkStart w:id="32" w:name="_Hlk235009480"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Reinigungs-, Wartungspersonal</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> darf in den Laboratorien nur tätig werden, wenn es vor Aufnahme der Arbeit seiner Tätigkeit entsprechend unterwiesen ist.</w:t>
+        <w:t xml:space="preserve">Unterweisung: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mit gentechnischen Tätigkeiten betrauten Beschäftigte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sind nachweislich vor Aufnahme der Tätigkeit und weiterhin mindestens jährlich über die erforderlichen und </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tätigkeits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>spezifischen Sicherheitsmaßnahmen arbeitsplatzbezogen anhand der Betriebsanweisung zu unterweisen. Dies ist durch Unterschrift zu bestätigen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC90456" w14:textId="77777777" w:rsidR="00D24B38" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc483406329"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc65233392"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc483406329"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235018586"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Allgemeine Vorschriften, Verhaltensregeln und Schutzmaßnahmen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="56B8484F" w14:textId="77777777" w:rsidR="000F768E" w:rsidRPr="00B950A7" w:rsidRDefault="000F768E" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="788" w:hanging="431"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc65233393"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235018587"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Persönliche Schutzausrüstung</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="799ED177" w14:textId="77777777" w:rsidR="000F768E" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00A014C2">
+    <w:p w14:paraId="61E95EF1" w14:textId="7515C5D2" w:rsidR="00FD3D44" w:rsidRPr="00A81417" w:rsidRDefault="00FD3D44" w:rsidP="00FD3D44">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Hlk235016966"/>
+      <w:commentRangeStart w:id="37"/>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Im Labor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="37"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ein </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">langärmeliger, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>geschlossener Laborkittel sowie feste</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geschlossene </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und trittsichere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schuhe zu tragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EC1E37" w14:textId="77777777" w:rsidR="00FD3D44" w:rsidRDefault="00FD3D44" w:rsidP="00FD3D44">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Die Schutzkleidung ist beim Verlassen des Labors abzulege</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n und verbleibt in der Anlage. Kittel dürfen nicht übereinander gehängt werden (Kreuzkontamination)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Straßenkleidung inkl. Taschen usw. ist außerhalb der Anlage aufzubewahren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4FF595" w14:textId="5A1587C1" w:rsidR="00FD3D44" w:rsidRPr="00884A53" w:rsidRDefault="00FD3D44" w:rsidP="00FD3D44">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zusätzlich erforderliche Schutzausrüstung wie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Einmalhandschuhe, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schutzbrille, Mund-Nasenschutz oder Atemschutz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>siehe Kapitel 6.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zusatzregelungen für spezifische Tätigkeiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD6B7F1" w14:textId="0705D78D" w:rsidR="000F768E" w:rsidRPr="00FD3D44" w:rsidRDefault="00FD3D44" w:rsidP="00FD3D44">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verschmutzte Schutzkleidung wird gemäß Hygieneplan gesammelt und gereinigt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kontaminierte Einmal-Schutzausrüstung (z.B. Einmal-Kittel, Einmal-Schutzhandschuhe, Mund-Nasen-Schutz, Atemmaske) ist vor der Entsorgung als Festabfall zu autoklavieren</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidR="000F768E" w:rsidRPr="00FD3D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD6B7F1" w14:textId="77777777" w:rsidR="000F768E" w:rsidRPr="00B950A7" w:rsidRDefault="000F768E" w:rsidP="00A014C2">
-[...22 lines deleted...]
-    <w:p w14:paraId="345B802D" w14:textId="77777777" w:rsidR="004C44AA" w:rsidRPr="00B950A7" w:rsidRDefault="00A40BA2" w:rsidP="00A014C2">
+    <w:p w14:paraId="345B802D" w14:textId="42213823" w:rsidR="004C44AA" w:rsidRPr="00B950A7" w:rsidRDefault="00A40BA2" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="788" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc65233394"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235018588"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verhaltensregeln</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="143DD819" w14:textId="77777777" w:rsidR="00EF1C96" w:rsidRPr="00B950A7" w:rsidRDefault="00EF1C96" w:rsidP="00EF1C96">
-[...17 lines deleted...]
-    <w:p w14:paraId="1B073C82" w14:textId="464D5EFD" w:rsidR="00EF1C96" w:rsidRPr="00B950A7" w:rsidRDefault="00EF1C96" w:rsidP="00A014C2">
+    <w:p w14:paraId="74B25303" w14:textId="77777777" w:rsidR="00C176D3" w:rsidRDefault="00C176D3" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
-[...4 lines deleted...]
-        <w:t>Türen und Fenster sollen während der Arbeiten geschlossen sein.</w:t>
+      <w:bookmarkStart w:id="39" w:name="_Hlk235005462"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lange Haare und Kopfbedeckungen müssen so getragen werden, dass sie die Tätigkeiten nicht beeinträchtigen und das Gesichtsfeld einschränken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044D4D47" w14:textId="48630D6F" w:rsidR="00A40BA2" w:rsidRPr="00B950A7" w:rsidRDefault="004C44AA" w:rsidP="00A014C2">
+    <w:bookmarkEnd w:id="39"/>
+    <w:p w14:paraId="1B073C82" w14:textId="464D5EFD" w:rsidR="00EF1C96" w:rsidRPr="00B950A7" w:rsidRDefault="00EF1C96" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Vor Aufnahme der Arbeiten hat sich jeder Beschäftigte des Labors über Standort und Funktion von Desinfektionsmitteln, Körper- und Augenduschen, Erste-Hilfe-Einrichtungen, Feuerlöscheinrichtungen sowie über Flucht- und Rettungswege zu informieren.</w:t>
+        <w:t>Türen und Fenster sollen während der Arbeiten geschlossen sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249A3CDD" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00B950A7" w:rsidRDefault="004C44AA" w:rsidP="00A014C2">
+    <w:p w14:paraId="044D4D47" w14:textId="48630D6F" w:rsidR="00A40BA2" w:rsidRPr="00B950A7" w:rsidRDefault="004C44AA" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Räume der gentechnischen Anlage sind aufgeräumt und sauber zu halten. Auf den Arbeitstischen sollen sich nur die tatsächlich benötigten Geräte und Materialien befinden. </w:t>
+        <w:t>Vor Aufnahme der Arbeiten hat sich jeder Beschäftigte des Labors über Standort und Funktion von Desinfektionsmitteln, Körper- und Augenduschen, Erste-Hilfe-Einrichtungen, Feuerlöscheinrichtungen sowie über Flucht- und Rettungswege zu informieren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1DBA3C" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00B950A7" w:rsidRDefault="004C44AA" w:rsidP="00A014C2">
+    <w:p w14:paraId="249A3CDD" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00B950A7" w:rsidRDefault="004C44AA" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es sind </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> zu benutzen.</w:t>
+        <w:t xml:space="preserve">Die Räume der gentechnischen Anlage sind aufgeräumt und sauber zu halten. Auf den Arbeitstischen sollen sich nur die tatsächlich benötigten Geräte und Materialien befinden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7E625F" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00B950A7" w:rsidRDefault="004C44AA" w:rsidP="00A014C2">
+    <w:p w14:paraId="4C1DBA3C" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00B950A7" w:rsidRDefault="004C44AA" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Spritzen, Kanülen, Klingen, Nadeln, Lanzetten etc. dürfen nur wenn unbedingt nötig benutzt werden. Zur Entsorgung sind sie in durchstoßsicheren autoklavierbaren Behältnissen zu sammeln und zu autoklavieren.</w:t>
+        <w:t xml:space="preserve">Es sind </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Pipettierhilfen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu benutzen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150A85CD" w14:textId="4D01766B" w:rsidR="009977C6" w:rsidRPr="00344449" w:rsidRDefault="00D24B38" w:rsidP="00B61E7A">
+    <w:p w14:paraId="2B7E625F" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00B950A7" w:rsidRDefault="004C44AA" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Spritzen, Kanülen, Klingen, Nadeln, Lanzetten etc. dürfen nur wenn unbedingt nötig benutzt werden. Zur Entsorgung sind sie in durchstoßsicheren autoklavierbaren Behältnissen zu sammeln und zu autoklavieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5D3B3A" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRDefault="00C176D3" w:rsidP="00C176D3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Hlk235017174"/>
+      <w:r w:rsidRPr="00C176D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Die Bildung von Bioa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B38" w:rsidRPr="00C176D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>erosol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C176D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B38" w:rsidRPr="00C176D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ist zu </w:t>
+      </w:r>
+      <w:r w:rsidR="007920DC" w:rsidRPr="00C176D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>vermeiden</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidR="00D24B38" w:rsidRPr="00344449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150A85CD" w14:textId="22B32348" w:rsidR="009977C6" w:rsidRPr="00344449" w:rsidRDefault="004C44AA" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-        <w:t>vermeiden</w:t>
+        <w:t>Mit Aerosolbildung ist z. B. beim Umfüllen, Rühren, Hochdruckpressen, Beimpfen, Schütteln, Pipettieren, Zentrifugieren</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E3D" w:rsidRPr="00344449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, Öffnen von Röhrchen mit Flüssigkeiten aus der -80°C oder Flüssig-Stickstoff Lagerung</w:t>
       </w:r>
       <w:r w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> und Arbeiten mit</w:t>
       </w:r>
       <w:r w:rsidR="002033C5" w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ultraschall (etc.) zu rechnen.</w:t>
       </w:r>
       <w:r w:rsidR="00344449" w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="009977C6" w:rsidRPr="00FD3D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mögliche Maßnahmen zur Vermeidung von Aerosolbildung</w:t>
+      </w:r>
       <w:r w:rsidR="009977C6" w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mögliche Maßnahmen zur </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBBB801" w14:textId="77777777" w:rsidR="009977C6" w:rsidRPr="00B950A7" w:rsidRDefault="009977C6" w:rsidP="009977C6">
+    <w:p w14:paraId="4FBBB801" w14:textId="77777777" w:rsidR="009977C6" w:rsidRPr="00B950A7" w:rsidRDefault="009977C6" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1224"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geschlossene Gefäße benutzen oder gekapselte Arbeitsverfahren anwenden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8ED07B" w14:textId="77777777" w:rsidR="009977C6" w:rsidRPr="00B950A7" w:rsidRDefault="009977C6" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1224"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vor dem Öffnen der Gefäße Aerosole absinken lassen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E101E2" w14:textId="77777777" w:rsidR="009977C6" w:rsidRPr="00B950A7" w:rsidRDefault="009977C6" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1224"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Blasenbildung vermeiden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5712170A" w14:textId="77777777" w:rsidR="009977C6" w:rsidRPr="00B950A7" w:rsidRDefault="009977C6" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1224"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geringe Fallhöhen beim Umfüllen und Pipettieren einhalten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A90906F" w14:textId="41158222" w:rsidR="00A40BA2" w:rsidRPr="00DC1A20" w:rsidRDefault="009977C6" w:rsidP="00CB33EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1224"/>
-[...106 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1225"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Beim pipettieren Flüssigkeit nicht restlos ausstoßen</w:t>
       </w:r>
       <w:r w:rsidR="00612E3D" w:rsidRPr="00DC1A20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374A4C66" w14:textId="7E2920A1" w:rsidR="00344449" w:rsidRDefault="00344449" w:rsidP="00DC1A20">
+    <w:p w14:paraId="374A4C66" w14:textId="7E2920A1" w:rsidR="00344449" w:rsidRDefault="00344449" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arbeiten mit gentechnisch veränderten Organismen der </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="41"/>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risikogruppe 1 mit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sensibilisierenden oder toxischen Wirkungen</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="41"/>
+      <w:r w:rsidR="00FD3D44">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="41"/>
+      </w:r>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>müssen unter der mikrobiologischen Sicherheitswerkbank der Klasse II durchgeführt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0701B577" w14:textId="5230DAE4" w:rsidR="001168C1" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1225" w:hanging="505"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...36 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Die Identität der benutzten Organismen ist regelmäßig zu überprüfen, wenn dies für die Beurteilung des Gefährdungspotentials notwendig ist. Die zeitlichen Abstände richten sich nach dem möglichen Gefährdungspotential</w:t>
+      </w:r>
+      <w:r w:rsidR="001168C1" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0701B577" w14:textId="5230DAE4" w:rsidR="001168C1" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00DC1A20">
+    <w:p w14:paraId="679B401D" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="00B950A7" w:rsidRDefault="00553B03" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1225" w:hanging="505"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Die Identität der benutzten Organismen ist regelmäßig zu überprüfen, wenn dies für die Beurteilung des Gefährdungspotentials notwendig ist. Die zeitlichen Abstände richten sich nach dem möglichen Gefährdungspotential</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Die vorhandenen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Betriebsanweisungen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088302D" w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">für Geräte und Gefahrstoffe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sind zu beachten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679B401D" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="00B950A7" w:rsidRDefault="00553B03" w:rsidP="00A014C2">
+    <w:p w14:paraId="49F786FB" w14:textId="77777777" w:rsidR="00E8753A" w:rsidRPr="00B950A7" w:rsidRDefault="00E8753A" w:rsidP="00A014C2">
+      <w:pPr>
+        <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc235018589"/>
+      <w:commentRangeStart w:id="44"/>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Arbeiten mit transgenen Tieren im Labor</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="44"/>
+      <w:r w:rsidR="00D24B38" w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="44"/>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="38021AFC" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00B950A7" w:rsidRDefault="00E8753A" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:t>sind zu beachten.</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Transport der Tiere (innerbetrieblich)</w:t>
+      </w:r>
+      <w:r w:rsidR="00017C24" w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, Kennzeichnung der Käfige</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3F1C" w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zur Identifizierung der transgenen Tiere</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F786FB" w14:textId="77777777" w:rsidR="00E8753A" w:rsidRPr="00B950A7" w:rsidRDefault="00E8753A" w:rsidP="00A014C2">
-[...36 lines deleted...]
-    <w:p w14:paraId="38021AFC" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00B950A7" w:rsidRDefault="00E8753A" w:rsidP="00A014C2">
+    <w:p w14:paraId="43D1FA2E" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00B950A7" w:rsidRDefault="00E8753A" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Transport der Tiere (innerbetrieblich)</w:t>
+        <w:t>persönliche Schutzausrüstung der Mitarbeite</w:t>
       </w:r>
       <w:r w:rsidR="00017C24" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>, Kennzeichnung der Käfige</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC3F1C" w:rsidRPr="00B950A7">
+        <w:t>r, Verhaltensregeln</w:t>
+      </w:r>
+      <w:r w:rsidR="00243A48" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zur Identifizierung der transgenen Tiere</w:t>
+        <w:t>, Hygienemaßnahmen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D1FA2E" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00B950A7" w:rsidRDefault="00E8753A" w:rsidP="00A014C2">
+    <w:p w14:paraId="69779F3C" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00B950A7" w:rsidRDefault="00E8753A" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>persönliche Schutzausrüstung der Mitarbeite</w:t>
+        <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00017C24" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>r, Verhaltensregeln</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00243A48" w:rsidRPr="00B950A7">
+        <w:t>erhalten bei Biss-, Kratz</w:t>
+      </w:r>
+      <w:r w:rsidR="00820067" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>, Hygienemaßnahmen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B950A7">
+        <w:t>-, Stich</w:t>
+      </w:r>
+      <w:r w:rsidR="00017C24" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>wunden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69779F3C" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00B950A7" w:rsidRDefault="00E8753A" w:rsidP="00A014C2">
+    <w:p w14:paraId="2D24A98C" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00B950A7" w:rsidRDefault="00E8753A" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00017C24" w:rsidRPr="00B950A7">
+        <w:t xml:space="preserve">Einsatz von </w:t>
+      </w:r>
+      <w:r w:rsidR="0067152D" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>erhalten bei Biss-, Kratz</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00820067" w:rsidRPr="00B950A7">
+        <w:t xml:space="preserve">Maßnahmen gegen das Entweichen der Tiere (z.B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0067152D" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>-, Stich</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00017C24" w:rsidRPr="00B950A7">
+        <w:t>Nagersperren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0067152D" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>wunden</w:t>
+        <w:t xml:space="preserve"> während der Arbeiten vor den Türen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D24A98C" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00B950A7" w:rsidRDefault="00E8753A" w:rsidP="00A014C2">
+    <w:p w14:paraId="72893726" w14:textId="45F46974" w:rsidR="00D24B38" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00A014C2">
+      <w:pPr>
+        <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc235018590"/>
+      <w:commentRangeStart w:id="46"/>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Zusatzregelungen</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="46"/>
+      <w:r w:rsidR="00DD19E9" w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="46"/>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="546E73E9" w14:textId="77777777" w:rsidR="003E75C1" w:rsidRPr="00B950A7" w:rsidRDefault="003E75C1" w:rsidP="00C176D3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umgang mit </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="47"/>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Flüssigstickstoff</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="47"/>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="47"/>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es besteht die Gefahr, dass der Sauerstoffgehalt der Raumluft durch Beimischung von Stickstoff gefährlich absinkt. Dies kann ohne Vorwarnung zu Bewusstlosigkeit und schließlich zum Erstickungstod führen. Weitere Vorsichtsmaßnahmen beim Umgang mit LN2 (z.B. zur Vermeidung von „Kälteverbrennungen“) sind in der ergänzenden Betriebsanweisung festgelegt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CED469A" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRPr="00682AD8" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:commentRangeStart w:id="48"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Einsatz von </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Nukleinsäuren</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="48"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="48"/>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maßnahmen gegen das Entweichen der Tiere (z.B. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0067152D" w:rsidRPr="00B950A7">
+        <w:t xml:space="preserve"> mit onkogenem bzw. transformierendem Potential</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Nagersperren</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0067152D" w:rsidRPr="00B950A7">
+        <w:t xml:space="preserve"> (siehe ZKBS-Stellungnahme</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> während der Arbeiten vor den Türen)</w:t>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6790-10-01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und Az. 08020203.0002.0005): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72893726" w14:textId="45F46974" w:rsidR="00D24B38" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00A014C2">
-[...151 lines deleted...]
-    <w:p w14:paraId="357022E0" w14:textId="77777777" w:rsidR="003E75C1" w:rsidRPr="00B950A7" w:rsidRDefault="003E75C1" w:rsidP="003E75C1">
+    <w:p w14:paraId="25BA4F33" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRPr="00682AD8" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1559" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Bei Arbeiten mit Nukleinsäuren mit dem o. g. Gefährdungspotential sollen Einmalhandschuhe getragen werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F6B6D4" w14:textId="77777777" w:rsidR="003E75C1" w:rsidRPr="00B950A7" w:rsidRDefault="003E75C1" w:rsidP="003E75C1">
+    <w:p w14:paraId="777D156A" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRPr="00682AD8" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1559" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Der Gebrauch von scharfen, spitzen oder zerbrechlichen Laborgegenständen soll nach Möglichkeit vermieden werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D0B97B" w14:textId="77777777" w:rsidR="003E75C1" w:rsidRPr="00B950A7" w:rsidRDefault="003E75C1" w:rsidP="003E75C1">
+    <w:p w14:paraId="14AB8510" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRPr="00682AD8" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1559" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Laborplatz und Laborgeräte, die mit diesen Nukleinsäuren in Berührung kommen, sollen nach Beendigung der Tätigkeit sorgfältig gereinigt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A139EF9" w14:textId="77777777" w:rsidR="003E75C1" w:rsidRPr="00B950A7" w:rsidRDefault="003E75C1" w:rsidP="003E75C1">
+    <w:p w14:paraId="131C6C8A" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRPr="00682AD8" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1559" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
-[...4 lines deleted...]
-        <w:t>Laborabfälle, die solche Nukleinsäuren enthalten, sollen durch Autoklavieren oder chemisch denaturiert werden.</w:t>
+      <w:commentRangeStart w:id="49"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Laborabfälle</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="49"/>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, die solche Nukleinsäuren enthalten, sollen durch Autoklavieren oder chemisch denaturiert werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795EF122" w14:textId="32BA2469" w:rsidR="00D24B38" w:rsidRPr="00B950A7" w:rsidRDefault="003E75C1" w:rsidP="003E75C1">
+    <w:p w14:paraId="447CA6AD" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRPr="00682AD8" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1559" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Personen mit erheblichen Hautverletzungen (offene Ekzeme, Wunden und Infektionen) oder mit einer ausgeprägten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verrucosis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Warzenausbildung) sollten keine Arbeiten mit diesen Nukleinsäuren durchführen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A558D34" w14:textId="77777777" w:rsidR="008663B3" w:rsidRPr="00B950A7" w:rsidRDefault="008663B3" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc65233397"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235018591"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verbote</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="39E0B0A4" w14:textId="05E736A3" w:rsidR="008663B3" w:rsidRPr="00F51A3B" w:rsidRDefault="008663B3" w:rsidP="008A2275">
+    <w:p w14:paraId="39E0B0A4" w14:textId="0D4EED19" w:rsidR="008663B3" w:rsidRPr="00F51A3B" w:rsidRDefault="008663B3" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51A3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nahrungs- und </w:t>
       </w:r>
       <w:r w:rsidR="002818FD" w:rsidRPr="00F51A3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Genussmittel</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51A3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sowie Kosmetika dürfen nicht innerhalb der </w:t>
-[...6 lines deleted...]
-        <w:t>Laboratorien</w:t>
+        <w:t xml:space="preserve"> sowie Kosmetika dürfen nicht </w:t>
+      </w:r>
+      <w:r w:rsidR="00C176D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in den Arbeitsräumen</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51A3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aufbewahrt werden. In den Arbeitsräumen darf nicht gegessen, getrunken, geraucht oder geschnupft werden. Der Pausenraum darf nicht mit Laborschutzkleidung betreten werden.</w:t>
+        <w:t xml:space="preserve"> aufbewahrt werden. In Arbeitsräumen darf nicht gegessen, getrunken, geraucht oder </w:t>
+      </w:r>
+      <w:r w:rsidR="00C176D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sich geschminkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden. Der Pausenraum darf nicht mit Laborschutzkleidung betreten werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE56941" w14:textId="77777777" w:rsidR="008663B3" w:rsidRPr="00B950A7" w:rsidRDefault="008663B3" w:rsidP="00A014C2">
+    <w:p w14:paraId="7BE56941" w14:textId="77777777" w:rsidR="008663B3" w:rsidRPr="00B950A7" w:rsidRDefault="008663B3" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Mundpipettieren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ist untersagt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B03CF1C" w14:textId="77777777" w:rsidR="008663B3" w:rsidRPr="00B950A7" w:rsidRDefault="008663B3" w:rsidP="00A014C2">
+    <w:p w14:paraId="2B03CF1C" w14:textId="77777777" w:rsidR="008663B3" w:rsidRDefault="008663B3" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Gasflaschenlagerung ist nicht gestattet. Zwingend erforderliche Druckgasflaschen sind gemäß den TRGS 526, Ziff. 5.2.11 aufzustellen, zu behandeln und insbesondere gegen Umstürzen zu sichern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2D3F9C" w14:textId="48600100" w:rsidR="00A40BA2" w:rsidRPr="00B950A7" w:rsidRDefault="00905470" w:rsidP="00A014C2">
+    <w:p w14:paraId="3062EE7D" w14:textId="7D907B11" w:rsidR="00C176D3" w:rsidRPr="00B950A7" w:rsidRDefault="00C176D3" w:rsidP="00C176D3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Hlk235016510"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Private Mobilgeräte und Zubehör dürfen nicht i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n der gentechnischen Anlage </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>abgelegt oder mit Schutzhandschuhen genutzt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p w14:paraId="4C2D3F9C" w14:textId="48600100" w:rsidR="00A40BA2" w:rsidRPr="00B950A7" w:rsidRDefault="00905470" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Gegebenenfalls weitere Verbote</w:t>
       </w:r>
       <w:r w:rsidR="0050317E" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> benennen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEE26B9" w14:textId="258ED6B6" w:rsidR="00142017" w:rsidRPr="00B950A7" w:rsidRDefault="006A2113" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc65233398"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235018592"/>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Hygienische Maßnahmen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
-    <w:p w14:paraId="65D0D5F0" w14:textId="4245254B" w:rsidR="00485A43" w:rsidRDefault="00485A43" w:rsidP="00883104">
+    <w:p w14:paraId="7453A091" w14:textId="77777777" w:rsidR="00F97D2E" w:rsidRPr="00F97D2E" w:rsidRDefault="00F97D2E" w:rsidP="00F97D2E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-      <w:r w:rsidR="00DD19E9" w:rsidRPr="00883104">
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F97D2E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bei Arbeiten mit gentechnisch veränderten Organismen ist ein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F97D2E">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hygieneplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F97D2E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu erstellen, der eine Kurzübersicht der zu beachtenden Hygienemaßnahmen z.B. mit zeitlichen Vorgaben hinsichtlich der Mittel und der Anwendungsmethoden enthält. Es sind wirksame Desinfektionsmittel und -verfahren auszuwählen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B47AD2" w14:textId="0F04C984" w:rsidR="00883104" w:rsidRPr="00B950A7" w:rsidRDefault="00883104" w:rsidP="00883104">
+    <w:p w14:paraId="65D0D5F0" w14:textId="4245254B" w:rsidR="00485A43" w:rsidRDefault="00485A43" w:rsidP="00F97D2E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> verfügbar sein.</w:t>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nach Beendigung der Tätigkeit und vor Verlassen des Arbeitsbereiches müssen die Hände </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD19E9" w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gemäß </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD19E9" w:rsidRPr="00883104">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hautschutzplan</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD19E9" w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ggf. desinfiziert, sorgfältig gewaschen und rückgefettet werden</w:t>
+      </w:r>
+      <w:r w:rsidR="00883104">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AC52EC" w14:textId="77777777" w:rsidR="00485A43" w:rsidRPr="00B950A7" w:rsidRDefault="00485A43" w:rsidP="00883104">
-[...104 lines deleted...]
-    <w:p w14:paraId="0B4236C1" w14:textId="6A076057" w:rsidR="0044505A" w:rsidRPr="00F51A3B" w:rsidRDefault="00A0014D" w:rsidP="00883104">
+    <w:p w14:paraId="71B47AD2" w14:textId="0F04C984" w:rsidR="00883104" w:rsidRDefault="00883104" w:rsidP="00F97D2E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hygiene- und Hautschutzplan sind an geeigneter Stelle in der Anlage auszuhängen oder müssen anderweitig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00883104">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>leicht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verfügbar sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306258CA" w14:textId="26D8F287" w:rsidR="00F97D2E" w:rsidRPr="00DD4C3B" w:rsidRDefault="00F97D2E" w:rsidP="00F97D2E">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Hlk235018484"/>
+      <w:commentRangeStart w:id="54"/>
+      <w:r w:rsidRPr="00DD4C3B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bei Tätigkeiten</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="54"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="54"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD4C3B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, die eine Händedesinfektion erfordern, darf nichts an Händen und Unterarmen getragen werden. Fingernägel müssen kurzgeschnitten sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p w14:paraId="48F5EF71" w14:textId="5DF6143A" w:rsidR="009574E1" w:rsidRPr="00B950A7" w:rsidRDefault="00485A43" w:rsidP="00F97D2E">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>Bei Verwendung der alkoholischen Desinfektionsmittel ist insbesondere an elektrisch betriebenen Geräten und Anlagen in Verbindung mit offenen Flammen/heißen Oberflächen der Explosionsschutz zu beachten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73C0B" w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Während des Ausbringens von alkoholischen Desinfektionsmitteln muss der Raum ausreichend </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F73C0B" w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F73C0B" w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>- und entlüftet werden. Die Anwendung alkoholischer Desinfektionsmittel ist auf maximal 50 ml Gebrauchslösung je m² zu behandelnder Fläche zu beschränken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4236C1" w14:textId="09FB5122" w:rsidR="0044505A" w:rsidRPr="00F51A3B" w:rsidRDefault="00A0014D" w:rsidP="00F97D2E">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Vor Reinigungs-, Instandsetzungs- und Änderungsarbeiten an Geräten oder Einrichtungen</w:t>
       </w:r>
       <w:r w:rsidR="00A40994" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (z.B. Sicherheitswerkbänken)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, ist eine Desinfektion </w:t>
       </w:r>
       <w:r w:rsidR="00F87272" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>gemäß Desinfektionsplan</w:t>
+        <w:t xml:space="preserve">gemäß </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97D2E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hygiene</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87272" w:rsidRPr="00B950A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidR="00A40994" w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>vorzunehmen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3807CF0F" w14:textId="77777777" w:rsidR="00F51A3B" w:rsidRPr="00B950A7" w:rsidRDefault="00F51A3B" w:rsidP="00F51A3B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -6971,56 +7045,53 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46A0C0B6" w14:textId="77777777" w:rsidR="00FA3BCB" w:rsidRPr="00B950A7" w:rsidRDefault="00FA3BCB" w:rsidP="00B950A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F6F6A83" w14:textId="77777777" w:rsidR="004C186D" w:rsidRPr="00142017" w:rsidRDefault="004C186D" w:rsidP="00F1575C">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C186D" w:rsidRPr="00142017" w:rsidSect="008C233A">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="737" w:right="794" w:bottom="794" w:left="794" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:comment w:id="0" w:author="Voget, Sonja" w:date="2017-05-29T13:40:00Z" w:initials="VS(">
     <w:p w14:paraId="0F789D36" w14:textId="44E82473" w:rsidR="00A014C2" w:rsidRPr="00F673D4" w:rsidRDefault="00A014C2" w:rsidP="00F673D4">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00F673D4">
@@ -7064,332 +7135,490 @@
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Es sind nur die offiziellen Schilder erlaubt. Erhältlich bei der Stabsstelle SU.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="Voget, Sonja [2]" w:date="2021-04-26T10:37:00Z" w:initials="SV">
     <w:p w14:paraId="049895DE" w14:textId="77777777" w:rsidR="00EE6047" w:rsidRDefault="00EE6047" w:rsidP="00EE6047">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Bitte außerhalb des Klinikums streichen</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="5" w:author="Voget, Sonja [2]" w:date="2021-04-26T10:35:00Z" w:initials="SV">
-    <w:p w14:paraId="6CBA2509" w14:textId="77777777" w:rsidR="00EE6047" w:rsidRDefault="00EE6047" w:rsidP="00EE6047">
+  <w:comment w:id="7" w:author="Voget, Sonja" w:date="2017-05-23T16:20:00Z" w:initials="VS(">
+    <w:p w14:paraId="5CEAAADA" w14:textId="77777777" w:rsidR="009F7DC5" w:rsidRDefault="009F7DC5" w:rsidP="009F7DC5">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
+      <w:r w:rsidRPr="00034451">
+        <w:t>Das Alarmblatt muss ausgefüllt und ausgehängt sein. Erhältlich über das Intranet, Punkt „Notfälle“ oder die Homepage der Stabsstelle</w:t>
+      </w:r>
       <w:r>
-        <w:t>Dies ist die interne Durchwahl. Siehe auch Intranet Startseite unter „Notfälle“</w:t>
+        <w:t xml:space="preserve"> Sicherheitswesen/Umweltschutz.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="6" w:author="Voget, Sonja" w:date="2017-05-29T13:43:00Z" w:initials="VS(">
-    <w:p w14:paraId="5B70B8FE" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRDefault="00A014C2">
+  <w:comment w:id="17" w:author="Voget, Sonja" w:date="2017-05-29T13:47:00Z" w:initials="VS(">
+    <w:p w14:paraId="5B396F71" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRDefault="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="00F673D4">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Sicherheitswesen/Umweltschutz.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Bei Bedarf Zeilen löschen, wenn keine Strahler/Röntgengeräte oder Laser vorhanden sind.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="11" w:author="Voget, Sonja" w:date="2017-05-29T13:47:00Z" w:initials="VS(">
-    <w:p w14:paraId="5B396F71" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRDefault="00A014C2">
+  <w:comment w:id="26" w:author="Voget, Sonja [2]" w:date="2026-06-26T17:33:00Z" w:initials="SV">
+    <w:p w14:paraId="7D3A5803" w14:textId="77777777" w:rsidR="00F94106" w:rsidRDefault="00F94106" w:rsidP="00F94106">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Werden die GVOs aufgearbeitet durch Lyse (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Bei Bedarf Zeilen löschen, wenn keine Strahler/Röntgengeräte oder Laser vorhanden sind.</w:t>
+        <w:t>zb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> bei DNA/RNA/ Protein Extraktion mittels Kit) fällt KEIN GVO haltiger Abfall an, der inaktiviert werden muss. Die Entsorgung richtet sich dann nach den strahlenschutzrechtlichen Vorgaben. Bitte dies hier in der BA aufnehmen, wenn dies der Fall ist!</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="15" w:author="Voget, Sonja [2]" w:date="2025-08-05T17:01:00Z" w:initials="SV">
-    <w:p w14:paraId="10C64ECC" w14:textId="2B937DA2" w:rsidR="00DC1A20" w:rsidRDefault="00DC1A20">
+  <w:comment w:id="29" w:author="Voget, Sonja [2]" w:date="2026-06-26T11:24:00Z" w:initials="SV">
+    <w:p w14:paraId="424F7256" w14:textId="77777777" w:rsidR="00F94106" w:rsidRDefault="00F94106" w:rsidP="00F94106">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="00DC1A20">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_Hlk233388366"/>
+      <w:r>
+        <w:t xml:space="preserve"> Denken Sie bitte daran, dass dies vorher bei der Behörde angezeigt werden muss!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE221D5" w14:textId="77777777" w:rsidR="00F94106" w:rsidRDefault="00F94106" w:rsidP="00F94106">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Das Verfahren muss validiert sein; entweder durch eigene Nachweise, Publikationen oder bereits zugelassene Verfahren.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
   </w:comment>
-  <w:comment w:id="17" w:author="Voget, Sonja" w:date="2017-05-29T13:51:00Z" w:initials="VS(">
-    <w:p w14:paraId="45752209" w14:textId="1065A737" w:rsidR="00A014C2" w:rsidRDefault="00A014C2">
+  <w:comment w:id="37" w:author="Voget, Sonja [2]" w:date="2026-07-15T14:11:00Z" w:initials="SV">
+    <w:p w14:paraId="7D499E98" w14:textId="737668DC" w:rsidR="00FD3D44" w:rsidRPr="00FD3D44" w:rsidRDefault="00FD3D44">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="00BD5DE8">
-        <w:t>Bitte kontaktieren Sie zur Klärung der Entsorgung unbedingt die Stabsstelle</w:t>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es kann erforderlich sein, dass </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>unter dem Labo</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Klinischer Strahlenschutz</w:t>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rkittel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auch lange Kleidung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> getragen wird.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dies muss für den Tätigkeitsbereich festgelegt und in die Betriebsanweisung und die Unterweisung mit aufgenommen werden!</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="18" w:author="Voget, Sonja" w:date="2017-05-29T11:10:00Z" w:initials="VS(">
-    <w:p w14:paraId="39A780E5" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRDefault="00A014C2" w:rsidP="00D24B38">
+  <w:comment w:id="41" w:author="Voget, Sonja [2]" w:date="2026-07-15T14:14:00Z" w:initials="SV">
+    <w:p w14:paraId="2227EC42" w14:textId="117A2A17" w:rsidR="00FD3D44" w:rsidRDefault="00FD3D44">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
+      <w:bookmarkStart w:id="42" w:name="_Hlk235017381"/>
       <w:r>
-        <w:t>Die Alternative ist chemische Inaktivierung. Denken Sie bitte daran, dass dies bei der Behörde angezeigt werden muss!</w:t>
-      </w:r>
+        <w:t>Trifft das zu? Sonst streichen. Wenn zutreffend beschreiben welche Arbeiten mit welchen Organismen betroffen sind und welche Maßnahmen gelten, um eine Exposition zu minimieren (Arbeiten unter der MSW oder Atemschutz).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
   </w:comment>
-  <w:comment w:id="25" w:author="Voget, Sonja" w:date="2017-05-29T13:57:00Z" w:initials="VS(">
+  <w:comment w:id="44" w:author="Voget, Sonja" w:date="2017-05-29T13:57:00Z" w:initials="VS(">
     <w:p w14:paraId="6A08B1EC" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRDefault="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Hier sind nur Stichpunkte aufgeführt, die bitte angepasst werden müssen.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="27" w:author="Voget, Sonja" w:date="2017-05-29T14:01:00Z" w:initials="VS(">
+  <w:comment w:id="46" w:author="Voget, Sonja" w:date="2017-05-29T14:01:00Z" w:initials="VS(">
     <w:p w14:paraId="6A9E97AE" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRDefault="00A014C2" w:rsidP="00DD19E9">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Bitte bei Bedarf mit den Maßnahmen aus der jeweiligen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ZKB Stellungnahme</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> anpassen und nichtzutreffendes löschen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612DCC18" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRDefault="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:t>Hier können auch individuelle Regelungen genannt werden.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="28" w:author="Voget, Sonja" w:date="2017-06-01T10:42:00Z" w:initials="VS(">
+  <w:comment w:id="47" w:author="Voget, Sonja" w:date="2017-06-01T10:42:00Z" w:initials="VS(">
     <w:p w14:paraId="1DE5CAB3" w14:textId="77777777" w:rsidR="003E75C1" w:rsidRPr="004813E8" w:rsidRDefault="003E75C1" w:rsidP="003E75C1">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="004813E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn vorhanden Verweis auf </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>O2-</w:t>
       </w:r>
       <w:r w:rsidRPr="004813E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Warnanlage und den Umgang damit.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="29" w:author="Voget, Sonja" w:date="2017-06-01T10:56:00Z" w:initials="VS(">
-    <w:p w14:paraId="139E08A6" w14:textId="77777777" w:rsidR="003E75C1" w:rsidRDefault="003E75C1" w:rsidP="003E75C1">
+  <w:comment w:id="48" w:author="Voget, Sonja" w:date="2017-06-01T10:56:00Z" w:initials="VS(">
+    <w:p w14:paraId="7D130BB1" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Diese zusätzlichen Sicherheitsmaßnahmen sind nicht erforderlich, wenn es sich bei den Empfängerorganismen um etablierte Zelllinien oder primäre Zellen der Risikogruppe 1 handelt und die übertragenen Nukleinsäureabschnitte im Wirtsgenom integriert und nicht stabil episomal vorliegen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB48520" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E641855" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRPr="00F27D25" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Achtung bei Arbeiten mit AAVs! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71064A72" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Diese Arbeiten sind in S2 eingestuft obwohl </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1962E1E4" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>mittlerweile Arbeiten mit AAVs sonst in S1 eingestuft werden! Es gelten zudem zusätzliche Maßnahmen zum Personenschutz! Für Details siehe die ZKBS-Stellungnahme Az. 6790-10-83.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="49" w:author="Voget, Sonja [2]" w:date="2026-07-15T14:22:00Z" w:initials="SV">
+    <w:p w14:paraId="01809FA7" w14:textId="77777777" w:rsidR="00CB33EE" w:rsidRDefault="00CB33EE" w:rsidP="00CB33EE">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Achtung: Damit sind nicht die GVO-haltigen Abfälle gemeint, die eh autoklaviert werden müssen!</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="54" w:author="Voget, Sonja [2]" w:date="2026-07-15T14:33:00Z" w:initials="SV">
+    <w:p w14:paraId="6BDCF943" w14:textId="38872679" w:rsidR="00F97D2E" w:rsidRDefault="00F97D2E">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>In S1 mit Gefährdung durch sensibilisierende oder toxische Wirkungen sind zusätzlich künstliche und gegelte Fingernägel unzulässig.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:commentEx w15:paraId="0F789D36" w15:done="0"/>
   <w15:commentEx w15:paraId="2133CDF3" w15:done="0"/>
   <w15:commentEx w15:paraId="049895DE" w15:done="0"/>
-  <w15:commentEx w15:paraId="6CBA2509" w15:done="0"/>
-  <w15:commentEx w15:paraId="5B70B8FE" w15:done="0"/>
+  <w15:commentEx w15:paraId="5CEAAADA" w15:done="0"/>
   <w15:commentEx w15:paraId="5B396F71" w15:done="0"/>
-  <w15:commentEx w15:paraId="10C64ECC" w15:done="0"/>
-[...1 lines deleted...]
-  <w15:commentEx w15:paraId="39A780E5" w15:done="0"/>
+  <w15:commentEx w15:paraId="7D3A5803" w15:done="0"/>
+  <w15:commentEx w15:paraId="7CE221D5" w15:done="0"/>
+  <w15:commentEx w15:paraId="7D499E98" w15:done="0"/>
+  <w15:commentEx w15:paraId="2227EC42" w15:done="0"/>
   <w15:commentEx w15:paraId="6A08B1EC" w15:done="0"/>
   <w15:commentEx w15:paraId="612DCC18" w15:done="0"/>
   <w15:commentEx w15:paraId="1DE5CAB3" w15:done="0"/>
-  <w15:commentEx w15:paraId="139E08A6" w15:done="0"/>
+  <w15:commentEx w15:paraId="1962E1E4" w15:done="0"/>
+  <w15:commentEx w15:paraId="01809FA7" w15:done="0"/>
+  <w15:commentEx w15:paraId="6BDCF943" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr wp14">
-  <w16cex:commentExtensible w16cex:durableId="00481A1E" w16cex:dateUtc="2025-08-05T15:01:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="36A80976" w16cex:dateUtc="2026-06-26T15:33:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1BAAA52E" w16cex:dateUtc="2026-06-26T09:24:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="633D08FC" w16cex:dateUtc="2026-07-15T12:11:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6B585285" w16cex:dateUtc="2026-07-15T12:14:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1F71FF9F" w16cex:dateUtc="2026-07-15T12:22:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="687874A4" w16cex:dateUtc="2026-07-15T12:33:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w16cid:commentId w16cid:paraId="0F789D36" w16cid:durableId="298316BA"/>
   <w16cid:commentId w16cid:paraId="2133CDF3" w16cid:durableId="298316BB"/>
   <w16cid:commentId w16cid:paraId="049895DE" w16cid:durableId="298316BC"/>
-  <w16cid:commentId w16cid:paraId="6CBA2509" w16cid:durableId="298316BD"/>
-  <w16cid:commentId w16cid:paraId="5B70B8FE" w16cid:durableId="298316BE"/>
+  <w16cid:commentId w16cid:paraId="5CEAAADA" w16cid:durableId="5913F670"/>
   <w16cid:commentId w16cid:paraId="5B396F71" w16cid:durableId="298316BF"/>
-  <w16cid:commentId w16cid:paraId="10C64ECC" w16cid:durableId="00481A1E"/>
-[...1 lines deleted...]
-  <w16cid:commentId w16cid:paraId="39A780E5" w16cid:durableId="298316C1"/>
+  <w16cid:commentId w16cid:paraId="7D3A5803" w16cid:durableId="36A80976"/>
+  <w16cid:commentId w16cid:paraId="7CE221D5" w16cid:durableId="1BAAA52E"/>
+  <w16cid:commentId w16cid:paraId="7D499E98" w16cid:durableId="633D08FC"/>
+  <w16cid:commentId w16cid:paraId="2227EC42" w16cid:durableId="6B585285"/>
   <w16cid:commentId w16cid:paraId="6A08B1EC" w16cid:durableId="298316C2"/>
   <w16cid:commentId w16cid:paraId="612DCC18" w16cid:durableId="298316C3"/>
   <w16cid:commentId w16cid:paraId="1DE5CAB3" w16cid:durableId="298316C4"/>
-  <w16cid:commentId w16cid:paraId="139E08A6" w16cid:durableId="298316C5"/>
+  <w16cid:commentId w16cid:paraId="1962E1E4" w16cid:durableId="28983F75"/>
+  <w16cid:commentId w16cid:paraId="01809FA7" w16cid:durableId="1F71FF9F"/>
+  <w16cid:commentId w16cid:paraId="6BDCF943" w16cid:durableId="687874A4"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AD374CD" w14:textId="77777777" w:rsidR="00F055F4" w:rsidRDefault="00F055F4" w:rsidP="00142017">
+    <w:p w14:paraId="0802AB3D" w14:textId="77777777" w:rsidR="00345B8C" w:rsidRDefault="00345B8C" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48BBFE53" w14:textId="77777777" w:rsidR="00F055F4" w:rsidRDefault="00F055F4" w:rsidP="00142017">
+    <w:p w14:paraId="08A02E05" w14:textId="77777777" w:rsidR="00345B8C" w:rsidRDefault="00345B8C" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7403,219 +7632,197 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Optima">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000067" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="USABlack">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2043479399"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="78DB4299" w14:textId="4CEEE7DD" w:rsidR="00A014C2" w:rsidRDefault="00A014C2">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007920DC">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0E96E996" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRDefault="00A014C2">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7BCDF9EA" w14:textId="36BA9B29" w:rsidR="00883104" w:rsidRPr="00883104" w:rsidRDefault="00883104">
+  <w:p w14:paraId="7BCDF9EA" w14:textId="5A8C9E1A" w:rsidR="00883104" w:rsidRPr="00883104" w:rsidRDefault="00883104">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00883104">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vorlage: Biologische Sicherheit, Stand </w:t>
     </w:r>
-    <w:r w:rsidR="00344449">
+    <w:r w:rsidR="005D2D51">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>28.04.2026</w:t>
+      <w:t>15.07</w:t>
+    </w:r>
+    <w:r w:rsidR="00344449">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31CAD497" w14:textId="77777777" w:rsidR="00F055F4" w:rsidRDefault="00F055F4" w:rsidP="00142017">
+    <w:p w14:paraId="4AEBDFE9" w14:textId="77777777" w:rsidR="00345B8C" w:rsidRDefault="00345B8C" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A5C0D55" w14:textId="77777777" w:rsidR="00F055F4" w:rsidRDefault="00F055F4" w:rsidP="00142017">
+    <w:p w14:paraId="6AF66B40" w14:textId="77777777" w:rsidR="00345B8C" w:rsidRDefault="00345B8C" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...18 lines deleted...]
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0C215067" w14:textId="77777777" w:rsidR="00286C95" w:rsidRDefault="00286C95" w:rsidP="00F06B54">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6FB10C9A" w14:textId="0711B5F6" w:rsidR="00286C95" w:rsidRDefault="00286C95" w:rsidP="00F06B54">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
@@ -7736,88 +7943,88 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>, Arbeitsgruppe</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="046F34B8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="16C8467A"/>
+    <w:tmpl w:val="16BC96BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="1728" w:hanging="648"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
@@ -9136,50 +9343,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="438F0D51"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E5E66BC"/>
+    <w:lvl w:ilvl="0" w:tplc="04070017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45952BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C6C60F2"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9248,51 +9568,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530641B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="540CD036"/>
     <w:lvl w:ilvl="0" w:tplc="588681C4">
       <w:start w:val="11"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -9337,51 +9657,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55987A14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -9423,51 +9743,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B2E425B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B972F512"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9509,51 +9829,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F465458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDB24906"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9595,51 +9915,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60207034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F3EFE40"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9681,51 +10001,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B975A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E82CC98"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9794,51 +10114,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FB7021A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9260E5D4"/>
     <w:lvl w:ilvl="0" w:tplc="D0CC9940">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -9883,51 +10203,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7326482E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C2040E2"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2856" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9996,51 +10316,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7176" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7896" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="742D38C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5E66BC"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10109,51 +10429,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F30319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E640CB5E"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10222,51 +10542,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B065622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25242FDA"/>
     <w:lvl w:ilvl="0" w:tplc="04070013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10308,51 +10628,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C0239B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FD0F6D0"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10421,51 +10741,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E22307A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CC4095A"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10534,51 +10854,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EFE3102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2D63AE0"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10621,153 +10941,156 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="448008117">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="350883365">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1572427802">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="894777312">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="10185483">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="297498053">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1920551511">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1650401746">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="774834955">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1464739162">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1122844840">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1566333247">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1074931710">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="527136115">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="40830791">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1020011493">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="855919437">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1003435501">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1440643370">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="208037467">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="825172937">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="567152493">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="14692779">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1836997882">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="917010543">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="408844204">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2119715548">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1364867968">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="155537782">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2027100162">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:person w15:author="Voget, Sonja">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-1690856285-345092849-442037413-9281"/>
   </w15:person>
   <w15:person w15:author="Voget, Sonja [2]">
     <w15:presenceInfo w15:providerId="None" w15:userId="Voget, Sonja"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -10784,204 +11107,216 @@
     <w:rsid w:val="000D6164"/>
     <w:rsid w:val="000F55F4"/>
     <w:rsid w:val="000F768E"/>
     <w:rsid w:val="001168C1"/>
     <w:rsid w:val="00141ED8"/>
     <w:rsid w:val="00142017"/>
     <w:rsid w:val="00183812"/>
     <w:rsid w:val="001A11B1"/>
     <w:rsid w:val="001A1849"/>
     <w:rsid w:val="001B7EC0"/>
     <w:rsid w:val="001E3CBC"/>
     <w:rsid w:val="001F53AE"/>
     <w:rsid w:val="002033C5"/>
     <w:rsid w:val="0023416A"/>
     <w:rsid w:val="00243A48"/>
     <w:rsid w:val="00247B8B"/>
     <w:rsid w:val="00250C90"/>
     <w:rsid w:val="00261F78"/>
     <w:rsid w:val="00275F1F"/>
     <w:rsid w:val="002818FD"/>
     <w:rsid w:val="00286C95"/>
     <w:rsid w:val="00297D09"/>
     <w:rsid w:val="00331FA6"/>
     <w:rsid w:val="003353E3"/>
     <w:rsid w:val="00344449"/>
+    <w:rsid w:val="00345B8C"/>
     <w:rsid w:val="003603A5"/>
     <w:rsid w:val="003864BE"/>
     <w:rsid w:val="00390802"/>
     <w:rsid w:val="003A04E0"/>
     <w:rsid w:val="003C62A0"/>
     <w:rsid w:val="003E75C1"/>
     <w:rsid w:val="003F3DA4"/>
     <w:rsid w:val="0044505A"/>
     <w:rsid w:val="00457794"/>
     <w:rsid w:val="00465F94"/>
     <w:rsid w:val="00480671"/>
     <w:rsid w:val="00485A43"/>
     <w:rsid w:val="004B4DFC"/>
     <w:rsid w:val="004C186D"/>
     <w:rsid w:val="004C1D55"/>
     <w:rsid w:val="004C44AA"/>
     <w:rsid w:val="004C5915"/>
     <w:rsid w:val="004E4387"/>
     <w:rsid w:val="004F4FB8"/>
     <w:rsid w:val="0050205E"/>
     <w:rsid w:val="0050317E"/>
     <w:rsid w:val="0051347D"/>
     <w:rsid w:val="00541986"/>
     <w:rsid w:val="00553B03"/>
     <w:rsid w:val="005578BB"/>
+    <w:rsid w:val="005A46C9"/>
+    <w:rsid w:val="005D2D51"/>
     <w:rsid w:val="005F3B2D"/>
     <w:rsid w:val="005F7725"/>
     <w:rsid w:val="00600240"/>
     <w:rsid w:val="00612E3D"/>
     <w:rsid w:val="00644B29"/>
     <w:rsid w:val="00654FDC"/>
     <w:rsid w:val="00667645"/>
     <w:rsid w:val="0067152D"/>
     <w:rsid w:val="006802AD"/>
     <w:rsid w:val="006A2113"/>
     <w:rsid w:val="006B1FE5"/>
     <w:rsid w:val="006D29A0"/>
     <w:rsid w:val="006F3756"/>
     <w:rsid w:val="00705390"/>
     <w:rsid w:val="00715871"/>
     <w:rsid w:val="00731351"/>
     <w:rsid w:val="00734BD3"/>
     <w:rsid w:val="00743C56"/>
     <w:rsid w:val="00756806"/>
     <w:rsid w:val="007648D8"/>
     <w:rsid w:val="00773C27"/>
     <w:rsid w:val="00787CD2"/>
     <w:rsid w:val="007920DC"/>
     <w:rsid w:val="007B0B9A"/>
     <w:rsid w:val="007C665E"/>
+    <w:rsid w:val="007C7C58"/>
     <w:rsid w:val="00820067"/>
     <w:rsid w:val="00823359"/>
     <w:rsid w:val="00837EF0"/>
     <w:rsid w:val="008663B3"/>
     <w:rsid w:val="00876CA6"/>
     <w:rsid w:val="00876CD8"/>
     <w:rsid w:val="0088302D"/>
     <w:rsid w:val="00883104"/>
     <w:rsid w:val="008935B1"/>
+    <w:rsid w:val="008A2EEB"/>
     <w:rsid w:val="008C233A"/>
     <w:rsid w:val="008E57C4"/>
     <w:rsid w:val="008F234B"/>
     <w:rsid w:val="008F3034"/>
     <w:rsid w:val="008F4CD3"/>
     <w:rsid w:val="0090272F"/>
     <w:rsid w:val="00905470"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="0095311E"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009736DB"/>
     <w:rsid w:val="009802C6"/>
     <w:rsid w:val="00995F93"/>
     <w:rsid w:val="009977C6"/>
     <w:rsid w:val="009A1E3F"/>
     <w:rsid w:val="009A2B77"/>
     <w:rsid w:val="009E60FA"/>
+    <w:rsid w:val="009F7DC5"/>
     <w:rsid w:val="00A0014D"/>
     <w:rsid w:val="00A00E8C"/>
     <w:rsid w:val="00A014C2"/>
     <w:rsid w:val="00A25D3F"/>
     <w:rsid w:val="00A40994"/>
     <w:rsid w:val="00A40BA2"/>
     <w:rsid w:val="00A618BB"/>
     <w:rsid w:val="00A62020"/>
     <w:rsid w:val="00A927EC"/>
     <w:rsid w:val="00A92859"/>
     <w:rsid w:val="00A95782"/>
     <w:rsid w:val="00AA2145"/>
     <w:rsid w:val="00AE3BEF"/>
     <w:rsid w:val="00AF63A9"/>
     <w:rsid w:val="00B00601"/>
     <w:rsid w:val="00B06F14"/>
     <w:rsid w:val="00B1023D"/>
     <w:rsid w:val="00B32D3C"/>
     <w:rsid w:val="00B50C51"/>
     <w:rsid w:val="00B950A7"/>
     <w:rsid w:val="00BA6B6B"/>
     <w:rsid w:val="00BB1BDC"/>
     <w:rsid w:val="00BB1D1A"/>
     <w:rsid w:val="00BC45C0"/>
     <w:rsid w:val="00BD0A9A"/>
     <w:rsid w:val="00BD638A"/>
     <w:rsid w:val="00BE74F8"/>
     <w:rsid w:val="00BF1068"/>
     <w:rsid w:val="00BF243F"/>
     <w:rsid w:val="00C0644E"/>
+    <w:rsid w:val="00C176D3"/>
     <w:rsid w:val="00C41B7F"/>
     <w:rsid w:val="00C634F4"/>
     <w:rsid w:val="00C74E57"/>
     <w:rsid w:val="00CB2700"/>
+    <w:rsid w:val="00CB33EE"/>
     <w:rsid w:val="00CC4D18"/>
     <w:rsid w:val="00D20CBB"/>
     <w:rsid w:val="00D24B38"/>
     <w:rsid w:val="00D25473"/>
     <w:rsid w:val="00D43E90"/>
     <w:rsid w:val="00D83428"/>
     <w:rsid w:val="00D9111C"/>
     <w:rsid w:val="00DC1A20"/>
     <w:rsid w:val="00DC584E"/>
     <w:rsid w:val="00DC771C"/>
     <w:rsid w:val="00DD19E9"/>
     <w:rsid w:val="00DF433A"/>
     <w:rsid w:val="00E027FD"/>
     <w:rsid w:val="00E13777"/>
     <w:rsid w:val="00E37AA4"/>
     <w:rsid w:val="00E66533"/>
     <w:rsid w:val="00E73C25"/>
     <w:rsid w:val="00E8753A"/>
     <w:rsid w:val="00E922B8"/>
     <w:rsid w:val="00E96358"/>
     <w:rsid w:val="00EC18EC"/>
     <w:rsid w:val="00EE6047"/>
     <w:rsid w:val="00EF1C96"/>
     <w:rsid w:val="00EF468E"/>
     <w:rsid w:val="00F055F4"/>
     <w:rsid w:val="00F06B54"/>
     <w:rsid w:val="00F1119D"/>
     <w:rsid w:val="00F1265F"/>
     <w:rsid w:val="00F1575C"/>
     <w:rsid w:val="00F20C80"/>
     <w:rsid w:val="00F255E5"/>
     <w:rsid w:val="00F26351"/>
     <w:rsid w:val="00F35441"/>
     <w:rsid w:val="00F51A3B"/>
     <w:rsid w:val="00F56DF6"/>
     <w:rsid w:val="00F673D4"/>
     <w:rsid w:val="00F73669"/>
     <w:rsid w:val="00F73C0B"/>
     <w:rsid w:val="00F76802"/>
     <w:rsid w:val="00F8670A"/>
     <w:rsid w:val="00F87272"/>
+    <w:rsid w:val="00F94106"/>
+    <w:rsid w:val="00F97D2E"/>
     <w:rsid w:val="00FA3BCB"/>
     <w:rsid w:val="00FB7862"/>
     <w:rsid w:val="00FC3F1C"/>
+    <w:rsid w:val="00FC611E"/>
+    <w:rsid w:val="00FD3D44"/>
     <w:rsid w:val="00FD4475"/>
     <w:rsid w:val="00FD735C"/>
     <w:rsid w:val="00FE16A7"/>
     <w:rsid w:val="00FE36F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -11993,54 +12328,54 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1535269512">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Hyperion">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="04617B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DBF5F9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0F6FC6"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="009DD9"/>
       </a:accent2>
@@ -12306,66 +12641,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7302074F-2BD6-43B7-BBFD-703CEA9EF080}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1993</Words>
-  <Characters>12560</Characters>
+  <Words>1939</Words>
+  <Characters>12221</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14524</CharactersWithSpaces>
+  <CharactersWithSpaces>14132</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Voget, Sonja (ZVW)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>