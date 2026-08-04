--- v0 (2026-05-13)
+++ v1 (2026-08-04)
@@ -1,44 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="54986C42" w14:textId="77777777" w:rsidR="00385D0F" w:rsidRDefault="00385D0F" w:rsidP="001A61AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -240,1710 +241,1785 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="584654999"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="4A38D7AD" w14:textId="77777777" w:rsidR="00142017" w:rsidRDefault="00142017" w:rsidP="001A61AE">
           <w:pPr>
             <w:pStyle w:val="Inhaltsverzeichnisberschrift"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r>
             <w:t>Inhalt</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="394EBD23" w14:textId="5FD3814E" w:rsidR="000D20EC" w:rsidRDefault="00142017">
+        <w:p w14:paraId="1C242E25" w14:textId="42073934" w:rsidR="00AF03BA" w:rsidRDefault="00142017">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc484697365" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018534" w:history="1">
+            <w:r w:rsidR="00AF03BA" w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r w:rsidR="00AF03BA">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidR="00AF03BA" w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Geltungsbereich</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r w:rsidR="00AF03BA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r w:rsidR="00AF03BA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r w:rsidR="00AF03BA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697365 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018534 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00AF03BA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r w:rsidR="00AF03BA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r w:rsidR="00AF03BA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r w:rsidR="00AF03BA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1CBAADC6" w14:textId="09D7CB51" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="330AF96A" w14:textId="238C1903" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697366" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018535" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Erste Hilfe/ Verhalten im Gefahrfall</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697366 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018535 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40A95866" w14:textId="5FEF67F5" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="470F2549" w14:textId="13C53840" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697367" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018536" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verletzungen</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697367 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018536 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BB1283B" w14:textId="2655A31E" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2B1629D4" w14:textId="610B3574" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697368" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018537" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Verhalten bei Feuer</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:t>Austreten von biologischem Material</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697368 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018537 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16613DD9" w14:textId="64124F8F" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0C4F685C" w14:textId="224A2C93" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697369" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018538" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:noProof/>
-[...3 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Energieausfall</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697369 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018538 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B8E5C37" w14:textId="7125277C" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5D6349B1" w14:textId="0E5DB98A" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697370" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018539" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benannte Personen</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697370 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018539 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F746E2B" w14:textId="77891675" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="450EF4F3" w14:textId="363D3952" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697371" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018540" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Gentechnische Arbeiten</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697371 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018540 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00B32657" w14:textId="310C52C0" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="69D7EC76" w14:textId="23E6E6C6" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697372" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018541" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Risikobewertung und Aufzeichnungen</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697372 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018541 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73D28C5A" w14:textId="3CB91F1E" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1B975112" w14:textId="0B2F28E2" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697373" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018542" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Lagerung und Transport von GVOs</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697373 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018542 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F5F541A" w14:textId="7EF5629C" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="170DF017" w14:textId="624A23BF" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697374" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018543" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.3.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Entsorgung von GVOs und kontaminierten Abfällen</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:t>Inaktivierung und Entsorgung GVO-haltiger Abfälle</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697374 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018543 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="372A551E" w14:textId="2F7A2956" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0CC05FF3" w14:textId="4A471BBD" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697375" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018544" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Zugangsregelungen, Unterweisungen</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697375 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018544 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E103A7C" w14:textId="77E29A35" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4B2DAC97" w14:textId="507A6BE5" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697376" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018545" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Allgemeine Vorschriften, Verhaltensregeln und Schutzmaßnahmen</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697376 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018545 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FA09809" w14:textId="10DB8814" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3243095A" w14:textId="578BF5B1" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697377" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018546" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Persönliche Schutzausrüstung</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697377 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018546 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EF58E2D" w14:textId="59B16234" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="50CA9C22" w14:textId="340FA3C2" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697378" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018547" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.2.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verhaltensregeln</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697378 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018547 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D5C2665" w14:textId="4080BD33" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="07D4A769" w14:textId="05B19B79" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697379" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018548" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>6.3.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Arbeiten mit transgenen Tieren im Labor</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697379 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018548 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1339C690" w14:textId="66CE238A" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="04271F92" w14:textId="5C2B68FB" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697380" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018549" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.4.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Zusatzregelungen</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697380 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018549 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A833BEF" w14:textId="130A7E09" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6BF2CEE5" w14:textId="3826DF4E" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697381" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018550" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.5.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verbote</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697381 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018550 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="079F0D74" w14:textId="4A21E55B" w:rsidR="000D20EC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5CF8237F" w14:textId="3D8FF6A5" w:rsidR="00AF03BA" w:rsidRDefault="00AF03BA">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484697382" w:history="1">
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+          <w:hyperlink w:anchor="_Toc235018551" w:history="1">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
+            <w:r w:rsidRPr="00D33C24">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Hygienische Maßnahmen</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484697382 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D20EC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235018551 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="000D20EC">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="790C336B" w14:textId="75AE430A" w:rsidR="00142017" w:rsidRDefault="00142017" w:rsidP="001A61AE">
+        <w:p w14:paraId="790C336B" w14:textId="3676A62A" w:rsidR="00142017" w:rsidRDefault="00142017" w:rsidP="001A61AE">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="641D867B" w14:textId="6BCE7BCE" w:rsidR="001A61AE" w:rsidRDefault="001A61AE" w:rsidP="001A61AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBD0B34" w14:textId="77777777" w:rsidR="00705390" w:rsidRPr="00682AD8" w:rsidRDefault="00275F1F" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc484697365"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235018534"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Geltungsbereich</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3030"/>
-        <w:gridCol w:w="6558"/>
+        <w:gridCol w:w="3039"/>
+        <w:gridCol w:w="6549"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F06B54" w:rsidRPr="00682AD8" w14:paraId="482F3441" w14:textId="77777777" w:rsidTr="00BB1BDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E63A0A7" w14:textId="77777777" w:rsidR="00F06B54" w:rsidRPr="00682AD8" w:rsidRDefault="00F06B54" w:rsidP="001A61AE">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00682AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Aktenzeichen der Anlage:</w:t>
@@ -2164,1282 +2240,858 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="0050205E" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> gekennzeichnet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2211777A" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc484697366"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235018535"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Erste Hilfe/ Verhalten im Gefahrfall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
-        <w:tblBorders>
-[...2 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="4040"/>
         <w:gridCol w:w="3477"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00094468" w:rsidRPr="00682AD8" w14:paraId="5A222CCA" w14:textId="77777777" w:rsidTr="000F52B6">
+      <w:tr w:rsidR="00094468" w:rsidRPr="006572A2" w14:paraId="5A222CCA" w14:textId="77777777" w:rsidTr="006572A2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13213C6B" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+          <w:p w14:paraId="13213C6B" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="00094468" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00682AD8">
+            <w:r w:rsidRPr="006572A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1360" w:dyaOrig="1360" w14:anchorId="5071351E">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.4pt;height:80.4pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.15pt;height:80.15pt" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1838904484" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1845631315" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcW w:w="4040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D179814" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+          <w:p w14:paraId="7D179814" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="00094468" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00682AD8">
+            <w:r w:rsidRPr="006572A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Erste Hilfe Kasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3477" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3234D9" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+          <w:p w14:paraId="0D3234D9" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="00094468" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00682AD8">
+            <w:r w:rsidRPr="006572A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Raum xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00094468" w:rsidRPr="00682AD8" w14:paraId="3B2D293F" w14:textId="77777777" w:rsidTr="000F52B6">
+      <w:tr w:rsidR="00094468" w:rsidRPr="006572A2" w14:paraId="3B2D293F" w14:textId="77777777" w:rsidTr="006572A2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C1D37EB" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+          <w:p w14:paraId="6C1D37EB" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="00094468" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcW w:w="4040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F719D9" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+          <w:p w14:paraId="295689B6" w14:textId="77777777" w:rsidR="006572A2" w:rsidRPr="006572A2" w:rsidRDefault="00094468" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00682AD8">
+            <w:r w:rsidRPr="006572A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Feuer/Notarzt</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feuer</w:t>
+            </w:r>
+            <w:r w:rsidR="006572A2" w:rsidRPr="006572A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wehr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F719D9" w14:textId="5644D2C4" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="00094468" w:rsidP="006572A2">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006572A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notarzt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3477" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA76DD4" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+          <w:p w14:paraId="1DA76DD4" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="00094468" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00682AD8">
+            <w:r w:rsidRPr="006572A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00094468" w:rsidRPr="00682AD8" w14:paraId="0613F88A" w14:textId="77777777" w:rsidTr="000F52B6">
+      <w:tr w:rsidR="00094468" w:rsidRPr="006572A2" w14:paraId="0613F88A" w14:textId="77777777" w:rsidTr="006572A2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E941773" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+          <w:p w14:paraId="4E941773" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="00094468" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcW w:w="4040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22546E25" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+          <w:p w14:paraId="22546E25" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="00094468" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00682AD8">
+            <w:r w:rsidRPr="006572A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Störmeldezentrale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3477" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C125357" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00E4784F" w:rsidP="001A61AE">
+          <w:p w14:paraId="1C125357" w14:textId="099793CE" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="006572A2" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00682AD8">
+            <w:r w:rsidRPr="006572A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>1171</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00094468" w:rsidRPr="00682AD8" w14:paraId="2DFBA2A8" w14:textId="77777777" w:rsidTr="000F52B6">
+      <w:tr w:rsidR="00094468" w:rsidRPr="006572A2" w14:paraId="2DFBA2A8" w14:textId="77777777" w:rsidTr="006572A2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="473287FF" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+          <w:p w14:paraId="473287FF" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="00094468" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcW w:w="4040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78980E83" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+          <w:p w14:paraId="78980E83" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="00094468" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00682AD8">
+            <w:r w:rsidRPr="006572A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Giftnotrufzentrale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3477" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C719F5D" w14:textId="00BC4F00" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="009F6D21" w:rsidP="001A61AE">
+          <w:p w14:paraId="7C719F5D" w14:textId="42BBF848" w:rsidR="00094468" w:rsidRPr="006572A2" w:rsidRDefault="006572A2" w:rsidP="006572A2">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>22032</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0551-19240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="299BC1DA" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+    <w:p w14:paraId="30DA06F8" w14:textId="77777777" w:rsidR="006572A2" w:rsidRDefault="006572A2" w:rsidP="006572A2">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3EB9CF" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="00884A53" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk235007960"/>
+      <w:commentRangeStart w:id="6"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Alarmblatt</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beachten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606B27BE" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="00884A53" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682AD8">
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ruhe bewahren und überstürztes, unüberlegtes Handeln vermeiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57689239" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+    <w:p w14:paraId="09E09372" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="00884A53" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682AD8">
-[...4 lines deleted...]
-        <w:t>Gefährdete Personen warnen, gegebenenfalls zum Verlassen der Räume auffordern.</w:t>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gefährdete und gefährliche Versuche beenden, ggf. Gas, Strom und Wasser abstellen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BE803A" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
-[...152 lines deleted...]
-    <w:p w14:paraId="3D00B430" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+    <w:p w14:paraId="078533B7" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="00884A53" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="788" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc484697367"/>
-      <w:r w:rsidRPr="00682AD8">
+      <w:bookmarkStart w:id="7" w:name="_Toc233388466"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235018536"/>
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verletzungen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="5F0D6E13" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+    <w:p w14:paraId="1C1DA8E8" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="005A2962" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Womit? Konzentration? Einwirkzeit? </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk232758320"/>
+      <w:r w:rsidRPr="005A2962">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kontaminierte Hautstellen desinfizieren gemäß Hygieneplan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2144CA89" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+    <w:p w14:paraId="38E59350" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="00884A53" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682AD8">
-[...19 lines deleted...]
-        <w:t>.</w:t>
+      <w:bookmarkStart w:id="10" w:name="_Hlk232752892"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Augen und Schleimhäute ausgiebig (mindestens 5 Minuten) mit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tels Augendusche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spülen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671AB85E" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="5A514565" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682AD8">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">, Ebene 01, Aufzug C 1 aufzusuchen (Telefon 8605 oder 8813). Konsultierte Ärzte sind über die Möglichkeit einer Infektion mit biologischem Material zu unterrichten. </w:t>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nach leichten Verbrennungen und Verbrühungen sind die betroffenen Hautpartien unverzüglich mindestens 10 Minuten unter fließendes kaltes Wasser oder in Eis (Eismaschine) zu halten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071FDCBF" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+    <w:p w14:paraId="7AE00BA7" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="003739AF" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003739AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Verletzungen sind unverzüglich dem Projektleiter zu melden und im Verbandsbuch zu dokumentieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002C0F51" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="00884A53" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reten trotz dieser Sofortmaßnahmen weitere Beschwerden auf, so ist umgehend die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Notaufnahme (INA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aufzusuchen (Telefon 8605 oder 8813). Konsultierte Ärzte sind über die Möglichkeit einer Infektion mit biologischem Material zu unterrichten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35543D77" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="00884A53" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc233388467"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235018537"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Austreten von biologischem Material</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="6C6442C2" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
-[...168 lines deleted...]
-    <w:p w14:paraId="2ACF1F18" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="00AC4A88">
+    <w:p w14:paraId="7BC6CA0E" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="00884A53" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:t>Nach leichten Verbrennungen und Verbrühungen sind die betroffenen Hautpartien unverzüglich mindestens 10 Minuten unter fließendes kaltes Wasser oder in Eis (Eismaschine) zu halten.</w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Werden Organismen verschüttet, muss unverzüglich der kontaminierte Bereich gesperrt und desinfiziert werden. Größere kontaminierte Flüssigkeitsmengen werden mit saugfähigem Material aufgenommen und anschließend autoklaviert. Die Desinfektion erfolgt gemäß dem Hygieneplan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E8AB24" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
+    <w:p w14:paraId="144282C9" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="00884A53" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc233388468"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235018538"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Energieausfall</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="06FA729A" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="00AC4A88">
+    <w:p w14:paraId="56A00AB2" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRPr="00884A53" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682AD8">
-[...295 lines deleted...]
-        <w:t>Kontaminierte Schleimhäute mit viel Wasser abspülen. Gegebenenfalls den nächsten Arzt aufsuchen.</w:t>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bei einem Energieausfall sind die Arbeiten in der Sicherheitswerkbank unverzüglich einzustellen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Gefäße sind auslaufsicher zu verschließen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und die Frontscheibe zu schließen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Vor Wiederaufnahme der Arbeiten sind Geräte, Außenflächen von Gefäßen und Arbeitsflächen mit einem geeigneten Desinfektionsmittel zu desinfizieren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0BCC0B" w14:textId="77777777" w:rsidR="00275F1F" w:rsidRPr="00682AD8" w:rsidRDefault="001A61AE" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc484697370"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235018539"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Benannte</w:t>
       </w:r>
       <w:r w:rsidR="00275F1F" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Personen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3170"/>
         <w:gridCol w:w="3489"/>
         <w:gridCol w:w="2929"/>
       </w:tblGrid>
       <w:tr w:rsidR="00823359" w:rsidRPr="00682AD8" w14:paraId="69357A80" w14:textId="77777777" w:rsidTr="001A61AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="719F85A7" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00682AD8" w:rsidRDefault="00823359" w:rsidP="002F3F2E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
@@ -3707,50 +3359,51 @@
       </w:tr>
       <w:tr w:rsidR="001A61AE" w:rsidRPr="00682AD8" w14:paraId="4AE354BD" w14:textId="77777777" w:rsidTr="003C2BA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E9C1416" w14:textId="77777777" w:rsidR="001A61AE" w:rsidRPr="00682AD8" w:rsidRDefault="001A61AE" w:rsidP="002F3F2E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00682AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Strahlenschutzbeauftragte/r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BB50BC" w14:textId="77777777" w:rsidR="001A61AE" w:rsidRPr="00682AD8" w:rsidRDefault="001A61AE" w:rsidP="002F3F2E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00682AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -3879,59 +3532,59 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7CDAEC" w14:textId="77777777" w:rsidR="00465F94" w:rsidRPr="00682AD8" w:rsidRDefault="00465F94" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc484697371"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235018540"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gentechnische Arbeiten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="76E766B9" w14:textId="5AAF09E4" w:rsidR="00465F94" w:rsidRPr="00682AD8" w:rsidRDefault="00465F94" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>In der gentechnischen Anlage werden gentechnische Arbeiten der Sicherheitsstufe 1 durchgeführt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265CC2FE" w14:textId="134967DD" w:rsidR="00465F94" w:rsidRPr="00682AD8" w:rsidRDefault="00B150A2" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3998,64 +3651,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Zu den gentechnischen Arbeiten zählen neben der Erzeugung auch die Verwendung, Vermehrung, Lagerung, Zerstörung oder Entsorgung sowie der innerbetriebliche Transport von gentechnisch veränderten Organismen (GVO).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E023BC4" w14:textId="77777777" w:rsidR="00A0014D" w:rsidRPr="00682AD8" w:rsidRDefault="00045C70" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc484697372"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235018541"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Risikobewertung und </w:t>
       </w:r>
       <w:r w:rsidR="00A0014D" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Aufzeichnungen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="16BBACB1" w14:textId="77777777" w:rsidR="00FB7862" w:rsidRPr="00682AD8" w:rsidRDefault="00465F94" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vor Aufnahme der geplanten gentechnischen Arbeiten erstellt die Projektleitung eine Risikobewertung, aus der sich die Zuordnung der Arbeiten zur Sicherheitsstufe 1 ergibt. Diese Risikobewertung ist </w:t>
       </w:r>
       <w:r w:rsidR="00A0014D" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ebenso wie die Dokumentation der Erzeugung und Lagerung der GVOs </w:t>
@@ -4087,70 +3740,70 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A61AE" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Die Aufzeichnungen sind fortlaufend und zeitnah zu führen und müssen 10 Jahre aufbewahrt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DCB7A7" w14:textId="34CF6034" w:rsidR="00553B03" w:rsidRPr="00682AD8" w:rsidRDefault="00553B03" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc484697373"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235018542"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lagerung </w:t>
       </w:r>
       <w:r w:rsidR="000D20EC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">und Transport </w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>von GVOs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="067E41BC" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="000D20EC" w:rsidRDefault="00553B03" w:rsidP="000D20EC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D20EC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die </w:t>
       </w:r>
       <w:r w:rsidRPr="000D20EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -4307,161 +3960,123 @@
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc. in flüssigem Stickstoff erfolgt im Raum </w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6CEAE6" w14:textId="77777777" w:rsidR="001A61AE" w:rsidRPr="00682AD8" w:rsidRDefault="001A61AE" w:rsidP="001A61AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5389A279" w14:textId="77777777" w:rsidR="000D20EC" w:rsidRDefault="001A61AE" w:rsidP="000D20EC">
+    <w:p w14:paraId="291BC6F9" w14:textId="77777777" w:rsidR="006572A2" w:rsidRPr="00F51A3B" w:rsidRDefault="006572A2" w:rsidP="006572A2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D20EC">
         <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Für den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D20EC">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Geräte </w:t>
+        </w:rPr>
+        <w:t>innerbetrieblichen Transport</w:t>
       </w:r>
       <w:r w:rsidRPr="000D20EC">
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">zur Lagerung von GVOs, die </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> von gentechnisch veränderten Organismen sind </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>dicht geschlossene</w:t>
       </w:r>
       <w:r w:rsidRPr="000D20EC">
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> von angezeigten S1 Räumen stehen sind ebenfalls gegenüber der Behörde anzuzeigen und mit S1 zu kennzeichnen.</w:t>
+        </w:rPr>
+        <w:t>, bruchsichere und mit S1 gekennzeichnete Behältnisse zu verwenden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die Behälter sind regelmäßig von außen und bei jeder Kontamination zu desinfizieren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721536BA" w14:textId="51D78156" w:rsidR="00AE3BEF" w:rsidRPr="000D20EC" w:rsidRDefault="00AE3BEF" w:rsidP="000D20EC">
-[...38 lines deleted...]
-    <w:p w14:paraId="32E16F9D" w14:textId="77777777" w:rsidR="00A92859" w:rsidRPr="00682AD8" w:rsidRDefault="00A92859" w:rsidP="001A61AE">
+    <w:p w14:paraId="3CE15200" w14:textId="77777777" w:rsidR="005D35C9" w:rsidRPr="00884A53" w:rsidRDefault="005D35C9" w:rsidP="005D35C9">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc484697374"/>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc233388473"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235018543"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Inaktivierung und Entsorgung GVO-haltiger Abfälle</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="0D839F33" w14:textId="46353FFA" w:rsidR="00A92859" w:rsidRPr="00682AD8" w:rsidRDefault="00A92859" w:rsidP="002F3F2E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle mit gentechnisch veränderten Organismen kontaminierten </w:t>
       </w:r>
       <w:r w:rsidR="00A95782" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -4683,77 +4298,77 @@
           <w:p w14:paraId="7D5F5FBE" w14:textId="77777777" w:rsidR="00876CA6" w:rsidRPr="00682AD8" w:rsidRDefault="00876CA6" w:rsidP="001A61AE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A7A5651" w14:textId="77777777" w:rsidR="00045C70" w:rsidRPr="00682AD8" w:rsidRDefault="00A95782" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="14"/>
+      <w:commentRangeStart w:id="21"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Bei Tätigkeiten mit transgenen Tieren</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="14"/>
+      <w:commentRangeEnd w:id="21"/>
       <w:r w:rsidR="00A547BC">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
-        <w:commentReference w:id="14"/>
+        <w:commentReference w:id="21"/>
       </w:r>
       <w:r w:rsidR="00F8670A" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224E4AA1" w14:textId="0C33F58F" w:rsidR="00F8670A" w:rsidRPr="00682AD8" w:rsidRDefault="00F8670A" w:rsidP="001A61AE">
+    <w:p w14:paraId="224E4AA1" w14:textId="0C33F58F" w:rsidR="00F8670A" w:rsidRPr="00682AD8" w:rsidRDefault="00F8670A" w:rsidP="005D35C9">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Entsorgung von Tierkadavern findet entsprechend dem </w:t>
       </w:r>
       <w:r w:rsidR="00D20CBB" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tierische </w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Nebenprodukte-Beseitigungsgesetz (</w:t>
       </w:r>
@@ -4821,1786 +4436,2204 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxx)</w:t>
       </w:r>
       <w:r w:rsidR="007C665E" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> werden </w:t>
       </w:r>
       <w:r w:rsidR="007C665E" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>autoklaviert</w:t>
       </w:r>
       <w:r w:rsidR="00837EF0" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3091B6DD" w14:textId="77777777" w:rsidR="008935B1" w:rsidRPr="00682AD8" w:rsidRDefault="008935B1" w:rsidP="001A61AE">
+    <w:p w14:paraId="7B9D453E" w14:textId="77777777" w:rsidR="005D35C9" w:rsidRPr="00884A53" w:rsidRDefault="005D35C9" w:rsidP="005D35C9">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00682AD8">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="22"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Radioaktiv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belastete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GVO-haltige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Abfälle:</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="22"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Die Art der Entsorgung (nach Strahlenschutzverordnung und/oder nach GenTSV) richtet sich nach der Stärke der jeweiligen Kontamination!</w:t>
+        </w:rPr>
+        <w:commentReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B765CEC" w14:textId="77777777" w:rsidR="005D35C9" w:rsidRDefault="005D35C9" w:rsidP="005D35C9">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1428"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Hlk233388357"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk235008978"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>GVO-haltige, radioaktive Abfälle werden sicher gelagert bis sie ausreichend abgeklungen sind und erst dann autoklaviert. Ist dies nicht möglich werden die Abfälle mittels folgenden chemischen Verfahrens inaktiviert</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Art der Inaktivierung einfügen</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="25"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D29BD7F" w14:textId="39703D84" w:rsidR="00E027FD" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc484697375"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235018544"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zugangsregelungen, Unterweisungen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="5BA0BB6D" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="404322A2" w14:textId="6FEA62BD" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="005D35C9">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1135" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Zutritt</w:t>
+        <w:t>Besucher</w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zum Labor haben nur Personen, die vom Projektleiter oder durch von ihm autorisierte Dritte hierzu ermächtigt wurden. Alle Mitarbeiter sind nachweislich vor Aufnahme der Tätigkeit und weiterhin mindestens jährlich über die erforderlichen und projektspezifischen Sicherheitsmaßnahmen arbeitsplatzbezogen anhand der Betriebsanweisung zu unterweisen. Dies ist durch Unterschrift zu bestätigen.</w:t>
+        <w:t xml:space="preserve"> sollen die </w:t>
+      </w:r>
+      <w:r w:rsidR="005D35C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>gentechnische Anlage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nur in Anwesenheit von unterwiesenen Mitarbeitern betreten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404322A2" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="2BD20E22" w14:textId="512C00B7" w:rsidR="001C3B58" w:rsidRDefault="001C3B58" w:rsidP="005D35C9">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1135" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Reinigungs-, Wartungspersonal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darf in den Laboratorien nur tätig werden, wenn es vor Aufnahme der Arbeit</w:t>
+      </w:r>
+      <w:r w:rsidR="005D35C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seiner Tätigkeit entsprechend unterwiesen ist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5B37D0" w14:textId="546ED668" w:rsidR="005D35C9" w:rsidRPr="00682AD8" w:rsidRDefault="005D35C9" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Besucher</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> darf in den Laboratorien nur tätig werden, wenn es vor Aufnahme der Arbeit seiner Tätigkeit entsprechend unterwiesen ist.</w:t>
+        <w:t xml:space="preserve">Unterweisung: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mit gentechnischen Tätigkeiten betrauten Beschäftigte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sind nachweislich vor Aufnahme der Tätigkeit und weiterhin mindestens jährlich über die erforderlichen und </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tätigkeits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>spezifischen Sicherheitsmaßnahmen arbeitsplatzbezogen anhand der Betriebsanweisung zu unterweisen. Dies ist durch Unterschrift zu bestätigen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357837DE" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc483406329"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc484697376"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc483406329"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc483830980"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235018545"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Allgemeine Vorschriften, Verhaltensregeln und Schutzmaßnahmen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="3D18018E" w14:textId="1ED92A9B" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="000F768E" w:rsidP="000B4437">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc484697377"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235018546"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Persönliche Schutzausrüstung</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="0F77F831" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="144ECE66" w14:textId="77777777" w:rsidR="00930BDA" w:rsidRPr="00A81417" w:rsidRDefault="00930BDA" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">In Arbeitsräumen sind Laborkittel oder andere Schutzkleidung zu tragen. Die Schutzkleidung ist beim Verlassen der gentechnischen Anlage abzulegen und getrennt von der Straßenkleidung aufzubewahren. </w:t>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="32"/>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Im Labor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="32"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ein </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">langärmeliger, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>geschlossener Laborkittel sowie feste</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geschlossene </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und trittsichere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schuhe zu tragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D891CB" w14:textId="5B81D375" w:rsidR="000F768E" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="2E50EE41" w14:textId="77777777" w:rsidR="00930BDA" w:rsidRDefault="00930BDA" w:rsidP="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Die Schutzkleidung ist beim Verlassen des Labors abzulege</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n und verbleibt in der Anlage. Kittel dürfen nicht übereinander gehängt werden (Kreuzkontamination)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Straßenkleidung inkl. Taschen usw. ist außerhalb der Anlage aufzubewahren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D10D3A" w14:textId="77777777" w:rsidR="00930BDA" w:rsidRPr="00884A53" w:rsidRDefault="00930BDA" w:rsidP="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zusätzlich erforderliche Schutzausrüstung wie Einmalhandschuhe, Schutzbrille, Mund-Nasenschutz oder Atemschutz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00930BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>siehe Kapitel 6.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zusatzregelungen für spezifische Tätigkeiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D891CB" w14:textId="7BF54D32" w:rsidR="000F768E" w:rsidRPr="00682AD8" w:rsidRDefault="00930BDA" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682AD8">
-[...4 lines deleted...]
-        <w:t>Einmalhandschuhe sind nach Gebrauch zu entsorgen. Kontaminierte Einmalhandschuhe sind vor der Entsorgung als Festabfall zu autoklavieren.</w:t>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verschmutzte Schutzkleidung wird gemäß Hygieneplan gesammelt und gereinigt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kontaminierte Einmal-Schutzausrüstung (z.B. Einmal-Kittel, Einmal-Schutzhandschuhe, Mund-Nasen-Schutz, Atemmaske) ist vor der Entsorgung als Festabfall zu autoklavieren</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3B58" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235DEA58" w14:textId="77777777" w:rsidR="004C44AA" w:rsidRPr="00682AD8" w:rsidRDefault="00A40BA2" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc484697378"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235018547"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verhaltensregeln</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="4543D82C" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
-[...17 lines deleted...]
-    <w:p w14:paraId="56C8F25D" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="1A9C24C5" w14:textId="77777777" w:rsidR="00930BDA" w:rsidRDefault="00930BDA" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682AD8">
-[...4 lines deleted...]
-        <w:t>Türen und Fenster sollen während der Arbeiten geschlossen sein.</w:t>
+      <w:bookmarkStart w:id="34" w:name="_Hlk235005462"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lange Haare und Kopfbedeckungen müssen so getragen werden, dass sie die Tätigkeiten nicht beeinträchtigen und das Gesichtsfeld einschränken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7606C694" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:bookmarkEnd w:id="34"/>
+    <w:p w14:paraId="56C8F25D" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Vor Aufnahme der Arbeiten hat sich jeder Beschäftigte des Labors über Standort und Funktion von Desinfektionsmitteln, Körper- und Augenduschen, Erste-Hilfe-Einrichtungen, Feuerlöscheinrichtungen sowie über Flucht- und Rettungswege zu informieren.</w:t>
+        <w:t>Türen und Fenster sollen während der Arbeiten geschlossen sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFD1213" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="7606C694" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Räume der gentechnischen Anlage sind aufgeräumt und sauber zu halten. Auf den Arbeitstischen sollen sich nur die tatsächlich benötigten Geräte und Materialien befinden. </w:t>
+        <w:t>Vor Aufnahme der Arbeiten hat sich jeder Beschäftigte des Labors über Standort und Funktion von Desinfektionsmitteln, Körper- und Augenduschen, Erste-Hilfe-Einrichtungen, Feuerlöscheinrichtungen sowie über Flucht- und Rettungswege zu informieren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AB5BEA" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="7CFD1213" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es sind </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> zu benutzen.</w:t>
+        <w:t xml:space="preserve">Die Räume der gentechnischen Anlage sind aufgeräumt und sauber zu halten. Auf den Arbeitstischen sollen sich nur die tatsächlich benötigten Geräte und Materialien befinden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1315F7AD" w14:textId="77777777" w:rsidR="00035720" w:rsidRDefault="001C3B58" w:rsidP="00035720">
+    <w:p w14:paraId="13AB5BEA" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Spritzen, Kanülen, Klingen, Nadeln, Lanzetten etc. dürfen nur wenn unbedingt nötig benutzt werden. Zur Entsorgung sind sie in durchstoßsicheren autoklavierbaren Behältnissen zu sammeln und zu autoklavieren.</w:t>
+        <w:t xml:space="preserve">Es sind </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Pipettierhilfen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu benutzen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06894EB1" w14:textId="7D4EEABB" w:rsidR="00035720" w:rsidRPr="00035720" w:rsidRDefault="001C3B58" w:rsidP="00035720">
+    <w:p w14:paraId="1315F7AD" w14:textId="77777777" w:rsidR="00035720" w:rsidRDefault="001C3B58" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035720">
-[...47 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Spritzen, Kanülen, Klingen, Nadeln, Lanzetten etc. dürfen nur wenn unbedingt nötig benutzt werden. Zur Entsorgung sind sie in durchstoßsicheren autoklavierbaren Behältnissen zu sammeln und zu autoklavieren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9C8523" w14:textId="77777777" w:rsidR="00035720" w:rsidRPr="00682AD8" w:rsidRDefault="00035720" w:rsidP="00035720">
-[...135 lines deleted...]
-    <w:p w14:paraId="706AE5C4" w14:textId="0FF776E5" w:rsidR="00035720" w:rsidRPr="00035720" w:rsidRDefault="00035720" w:rsidP="003E4E3E">
+    <w:p w14:paraId="426A5268" w14:textId="77777777" w:rsidR="00930BDA" w:rsidRDefault="00930BDA" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00035720">
+      <w:r w:rsidRPr="00C176D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>Die Bildung von Bioaerosolen ist zu vermeiden</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3B58" w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06894EB1" w14:textId="299B35C3" w:rsidR="00035720" w:rsidRPr="00035720" w:rsidRDefault="001C3B58" w:rsidP="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Hlk235017467"/>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Mit Aerosolbildung ist z. B. beim Umfüllen, Rühren, Hochdruckpressen, Beimpfen, Schütteln, Pipettieren, Zentrifugieren, Öffnen von Röhrchen mit Flüssigkeiten aus der -80°C oder Flüssig-Stickstoff Lagerung und Arbeiten mit Ultraschall (etc.) zu rechnen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00035720" w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00035720" w:rsidRPr="00930BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mögliche Maßnahmen zur Vermeidung von Aerosolbildung</w:t>
+      </w:r>
+      <w:r w:rsidR="00035720" w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9C8523" w14:textId="77777777" w:rsidR="00035720" w:rsidRPr="00682AD8" w:rsidRDefault="00035720" w:rsidP="00F27D25">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geschlossene Gefäße benutzen oder gekapselte Arbeitsverfahren anwenden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAC6953" w14:textId="77777777" w:rsidR="00035720" w:rsidRPr="00682AD8" w:rsidRDefault="00035720" w:rsidP="00F27D25">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vor dem Öffnen der Gefäße Aerosole absinken lassen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20519EA6" w14:textId="77777777" w:rsidR="00035720" w:rsidRPr="00682AD8" w:rsidRDefault="00035720" w:rsidP="00F27D25">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Blasenbildung vermeiden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764005C4" w14:textId="77777777" w:rsidR="00035720" w:rsidRPr="00682AD8" w:rsidRDefault="00035720" w:rsidP="00F27D25">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geringe Fallhöhen beim Umfüllen und Pipettieren einhalten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112A2AA4" w14:textId="77777777" w:rsidR="00035720" w:rsidRDefault="00035720" w:rsidP="00F27D25">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beim pipettieren Flüssigkeit nicht restlos ausstoßen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706AE5C4" w14:textId="0FF776E5" w:rsidR="00035720" w:rsidRPr="00035720" w:rsidRDefault="00035720" w:rsidP="00F27D25">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arbeiten mit gentechnisch veränderten Organismen der Risikogruppe 1 mit </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="36"/>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>sensibilisierenden oder toxischen Wirkungen</w:t>
       </w:r>
+      <w:commentRangeEnd w:id="36"/>
+      <w:r w:rsidR="00930BDA">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="36"/>
+      </w:r>
       <w:r w:rsidRPr="00035720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>müssen unter der mikrobiologischen Sicherheitswerkbank der Klasse II durchgeführt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DC998D" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:bookmarkEnd w:id="35"/>
+    <w:p w14:paraId="42DC998D" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Die Identität der benutzten Organismen ist regelmäßig zu überprüfen, wenn dies für die Beurteilung des Gefährdungspotentials notwendig ist. Die zeitlichen Abstände richten sich nach dem möglichen Gefährdungspotential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8E1E72" w14:textId="23FBA199" w:rsidR="00BD0A9A" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die vorhandenen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Betriebsanweisungen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für Geräte und Gefahrstoffe sind zu beachten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606D1D62" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+      <w:pPr>
+        <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc483830983"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235018548"/>
+      <w:commentRangeStart w:id="39"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Arbeiten mit transgenen Tieren im Labor</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="39"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="39"/>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="550D30C9" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t>Die Identität der benutzten Organismen ist regelmäßig zu überprüfen, wenn dies für die Beurteilung des Gefährdungspotentials notwendig ist. Die zeitlichen Abstände richten sich nach dem möglichen Gefährdungspotential.</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Transport der Tiere (innerbetrieblich), Kennzeichnung der Käfige zur Identifizierung der transgenen Tiere</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8E1E72" w14:textId="23FBA199" w:rsidR="00BD0A9A" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="76157658" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> für Geräte und Gefahrstoffe sind zu beachten.</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">persönliche Schutzausrüstung der Mitarbeiter, Verhaltensregeln, Hygienemaßnahmen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606D1D62" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
-[...38 lines deleted...]
-    <w:p w14:paraId="550D30C9" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="3069FA51" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Transport der Tiere (innerbetrieblich), Kennzeichnung der Käfige zur Identifizierung der transgenen Tiere</w:t>
+        <w:t>Verhalten bei Biss-, Kratz-, Stichwunden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76157658" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="6CB4C213" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">persönliche Schutzausrüstung der Mitarbeiter, Verhaltensregeln, Hygienemaßnahmen </w:t>
+        <w:t xml:space="preserve">Einsatz von Maßnahmen gegen das Entweichen der Tiere (z.B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Nagersperren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> während der Arbeiten vor den Türen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3069FA51" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="388DC1CC" w14:textId="04D2DBB6" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+      <w:pPr>
+        <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc483830984"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235018549"/>
+      <w:commentRangeStart w:id="42"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Zusatzregelungen</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="42"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="42"/>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="315077B7" w14:textId="3B6942CF" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="00F27D25">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Verhalten bei Biss-, Kratz-, Stichwunden</w:t>
+        <w:t xml:space="preserve">Umgang mit </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="43"/>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Flüssigstickstoff</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="43"/>
+      <w:r w:rsidR="004813E8" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="43"/>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004813E8" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es besteht die Gefahr, dass der Sauerstoffgehalt der Raumluft durch Beimischung von Stickstoff gefährlich absinkt. Dies kann ohne Vorwarnung zu Bewusstlosigkeit und schließlich zum Erstickungstod führen. Weitere Vorsichtsmaßnahmen beim Umgang mit LN2 (z.B. zur Vermeidung von „Kälteverbrennungen“) sind in der ergänzenden </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4EA1" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Betriebsanweisung </w:t>
+      </w:r>
+      <w:r w:rsidR="004813E8" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">festgelegt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB4C213" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="3AF2EC04" w14:textId="3B1027E8" w:rsidR="002F4EA1" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="00F27D25">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Hlk235017967"/>
+      <w:commentRangeStart w:id="45"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Einsatz von Maßnahmen gegen das Entweichen der Tiere (z.B. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Nukleinsäuren</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="45"/>
+      <w:r w:rsidR="002F4EA1" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="45"/>
+      </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Nagersperren</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> mit onkogenem </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4EA1" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bzw. transformierendem </w:t>
+      </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> während der Arbeiten vor den Türen)</w:t>
+        <w:t>Potential</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (siehe ZKBS-Stellungnahme</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6790-10-01</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F27D25" w:rsidRPr="00F27D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und </w:t>
+      </w:r>
+      <w:r w:rsidR="00F27D25" w:rsidRPr="00F27D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Az. 08020203.0002.0005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388DC1CC" w14:textId="04D2DBB6" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
-[...185 lines deleted...]
-    <w:p w14:paraId="17418D12" w14:textId="77777777" w:rsidR="002F4EA1" w:rsidRPr="00682AD8" w:rsidRDefault="002F4EA1" w:rsidP="002F4EA1">
+    <w:p w14:paraId="17418D12" w14:textId="77777777" w:rsidR="002F4EA1" w:rsidRPr="00682AD8" w:rsidRDefault="002F4EA1" w:rsidP="00F27D25">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Bei Arbeiten mit Nukleinsäuren mit dem o. g. Gefährdungspotential sollen Einmalhandschuhe getragen werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B80BF0" w14:textId="77777777" w:rsidR="002F4EA1" w:rsidRPr="00682AD8" w:rsidRDefault="002F4EA1" w:rsidP="002F4EA1">
+    <w:p w14:paraId="07B80BF0" w14:textId="77777777" w:rsidR="002F4EA1" w:rsidRPr="00682AD8" w:rsidRDefault="002F4EA1" w:rsidP="00F27D25">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Der Gebrauch von scharfen, spitzen oder zerbrechlichen Laborgegenständen soll nach Möglichkeit vermieden werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E04E9AB" w14:textId="77777777" w:rsidR="002F4EA1" w:rsidRPr="00682AD8" w:rsidRDefault="002F4EA1" w:rsidP="002F4EA1">
+    <w:p w14:paraId="7E04E9AB" w14:textId="77777777" w:rsidR="002F4EA1" w:rsidRPr="00682AD8" w:rsidRDefault="002F4EA1" w:rsidP="00F27D25">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Laborplatz und Laborgeräte, die mit diesen Nukleinsäuren in Berührung kommen, sollen nach Beendigung der Tätigkeit sorgfältig gereinigt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11641BC2" w14:textId="77777777" w:rsidR="002F4EA1" w:rsidRPr="00682AD8" w:rsidRDefault="002F4EA1" w:rsidP="002F4EA1">
+    <w:p w14:paraId="11641BC2" w14:textId="77777777" w:rsidR="002F4EA1" w:rsidRPr="00682AD8" w:rsidRDefault="002F4EA1" w:rsidP="00F27D25">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="46"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Laborabfälle, die solche Nukleinsäuren enthalten, sollen durch Autoklavieren oder chemisch denaturiert werden.</w:t>
+        <w:t>Laborabfälle</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="46"/>
+      <w:r w:rsidR="00F27D25">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="46"/>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, die solche Nukleinsäuren enthalten, sollen durch Autoklavieren oder chemisch denaturiert werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6164EE7C" w14:textId="39BB0F3E" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="002F4EA1" w:rsidP="002F4EA1">
+    <w:p w14:paraId="6164EE7C" w14:textId="39BB0F3E" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="002F4EA1" w:rsidP="00F27D25">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Personen mit erheblichen Hautverletzungen (offene Ekzeme, Wunden und Infektionen) oder mit einer ausgeprägten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verrucosis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Warzenausbildung) sollten keine Arbeiten mit diesen Nukleinsäuren durchführen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D293559" w14:textId="37D0D415" w:rsidR="008663B3" w:rsidRPr="00682AD8" w:rsidRDefault="008663B3" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc484697381"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235018550"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verbote</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="19E0C9DC" w14:textId="0AE6B509" w:rsidR="008663B3" w:rsidRPr="00DF412B" w:rsidRDefault="008663B3" w:rsidP="004A3617">
+    <w:p w14:paraId="19E0C9DC" w14:textId="2837C013" w:rsidR="008663B3" w:rsidRPr="00DF412B" w:rsidRDefault="008663B3" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nahrungs- und </w:t>
       </w:r>
       <w:r w:rsidR="002818FD" w:rsidRPr="00DF412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Genussmittel</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sowie Kosmetika dürfen nicht innerhalb der </w:t>
       </w:r>
       <w:r w:rsidR="002818FD" w:rsidRPr="00DF412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Laboratorien</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aufbewahrt werden. In den Arbeitsräumen darf nicht gegessen, getrunken, geraucht oder geschnupft werden. Der Pausenraum darf nicht mit Laborschutzkleidung betreten werden.</w:t>
+        <w:t xml:space="preserve"> aufbewahrt werden. In den Arbeitsräumen darf nicht gegessen, getrunken, geraucht oder geschnupft werden. Der Pausenraum darf nicht mit </w:t>
+      </w:r>
+      <w:r w:rsidR="00930BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF412B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>chutzkleidung betreten werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FACC11B" w14:textId="77777777" w:rsidR="008663B3" w:rsidRPr="00682AD8" w:rsidRDefault="008663B3" w:rsidP="001A61AE">
+    <w:p w14:paraId="5FACC11B" w14:textId="77777777" w:rsidR="008663B3" w:rsidRPr="00682AD8" w:rsidRDefault="008663B3" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Mundpipettieren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ist untersagt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C169895" w14:textId="77777777" w:rsidR="008663B3" w:rsidRPr="00682AD8" w:rsidRDefault="008663B3" w:rsidP="001A61AE">
+    <w:p w14:paraId="1C169895" w14:textId="77777777" w:rsidR="008663B3" w:rsidRDefault="008663B3" w:rsidP="00930BDA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Gasflaschenlagerung ist nicht gestattet. Zwingend erforderliche Druckgasflaschen sind gemäß den TRGS 526, Ziff. 5.2.11 aufzustellen, zu behandeln und insbesondere gegen Umstürzen zu sichern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E83AD0" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00682AD8" w:rsidRDefault="00905470" w:rsidP="001A61AE">
+    <w:p w14:paraId="7320A12D" w14:textId="77777777" w:rsidR="00F27D25" w:rsidRPr="00B950A7" w:rsidRDefault="00F27D25" w:rsidP="00F27D25">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Hlk235016510"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Private Mobilgeräte und Zubehör dürfen nicht in der gentechnischen Anlage abgelegt oder mit Schutzhandschuhen genutzt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p w14:paraId="29E83AD0" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00682AD8" w:rsidRDefault="00905470" w:rsidP="00F27D25">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Gegebenenfalls weitere Verbote</w:t>
       </w:r>
       <w:r w:rsidR="0050317E" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> benennen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE7AFB9" w14:textId="348F0929" w:rsidR="009736DB" w:rsidRPr="00682AD8" w:rsidRDefault="006A2113" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc484697382"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235018551"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hygienische Maßnahmen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w14:paraId="31B602CC" w14:textId="216ECB5D" w:rsidR="0079271F" w:rsidRPr="0079271F" w:rsidRDefault="0079271F" w:rsidP="0079271F">
-[...244 lines deleted...]
-    <w:p w14:paraId="2FB04EEC" w14:textId="59740E40" w:rsidR="0044505A" w:rsidRPr="0079271F" w:rsidRDefault="00A0014D" w:rsidP="0079271F">
+    <w:p w14:paraId="31B602CC" w14:textId="2468250A" w:rsidR="0079271F" w:rsidRPr="0079271F" w:rsidRDefault="0079271F" w:rsidP="00DD4C3B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079271F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bei Arbeiten mir gentechnisch veränderten Organismen ist ein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079271F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hygieneplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079271F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu erstellen, der eine Kurzübersicht der zu beachtenden Hygienemaßnahmen z.B. mit zeitlichen V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>orgaben hinsichtlich der Mittel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079271F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und der Anwendungsmethode</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079271F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enthält. Es sind wi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>rksame Desinfektionsmittel und -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079271F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>verfahren auszuwählen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E962906" w14:textId="77777777" w:rsidR="0079271F" w:rsidRPr="0079271F" w:rsidRDefault="0079271F" w:rsidP="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079271F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nach Beendigung der Tätigkeit und vor Verlassen des Arbeitsbereiches müssen die Hände gemäß </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079271F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hautschutzplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079271F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ggf. desinfiziert, sorgfältig gewaschen und rückgefettet werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B087A5" w14:textId="77777777" w:rsidR="0079271F" w:rsidRDefault="0079271F" w:rsidP="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079271F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hygiene- und Hautschutzplan sind an geeigneter Stelle in der Anlage auszuhängen oder müssen anderweitig leicht verfügbar sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AF3510" w14:textId="77777777" w:rsidR="00DD4C3B" w:rsidRPr="00DD4C3B" w:rsidRDefault="00DD4C3B" w:rsidP="00DD4C3B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="50"/>
+      <w:r w:rsidRPr="00DD4C3B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bei Tätigkeiten</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="50"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD4C3B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, die eine Händedesinfektion erfordern, darf nichts an Händen und Unterarmen getragen werden. Fingernägel müssen kurzgeschnitten sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE9C069" w14:textId="54084D32" w:rsidR="009574E1" w:rsidRPr="00682AD8" w:rsidRDefault="00485A43" w:rsidP="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>Bei Verwendung der alkoholischen Desinfektionsmittel ist insbesondere an elektrisch betriebenen Geräten und Anlagen in Verbindung mit offenen Flammen/heißen Oberflächen der Explosionsschutz zu beachten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73C0B" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Während des Ausbringens von alkoholischen Desinfektionsmitteln muss der Raum ausreichend </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F73C0B" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F73C0B" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>- und entlüftet werden. Die Anwendung alkoholischer Desinfektionsmittel ist auf maximal 50 ml Gebrauchslösung je m² zu beh</w:t>
+      </w:r>
+      <w:r w:rsidR="001D541F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>andelnder Fläche zu beschränken</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73C0B" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB04EEC" w14:textId="11C9F19E" w:rsidR="0044505A" w:rsidRPr="0079271F" w:rsidRDefault="00A0014D" w:rsidP="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Vor Reinigungs-, Instandsetzungs- und Änderungsarbeiten an Geräten oder Einrichtungen</w:t>
       </w:r>
       <w:r w:rsidR="00A40994" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (z.B. Sicherheitswerkbänken)</w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, ist eine Desinfektion </w:t>
       </w:r>
       <w:r w:rsidR="00F87272" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>gemäß Desinfektionsplan</w:t>
+        <w:t xml:space="preserve">gemäß </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4C3B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hygiene</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87272" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidR="00A40994" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>vorzunehmen.</w:t>
       </w:r>
       <w:r w:rsidR="00457794" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54538045" w14:textId="2B0DAA46" w:rsidR="0079271F" w:rsidRDefault="0079271F" w:rsidP="0079271F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6799,53 +6832,53 @@
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D75A2B5" w14:textId="77777777" w:rsidR="00FA3BCB" w:rsidRPr="00682AD8" w:rsidRDefault="00FA3BCB" w:rsidP="00682AD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0277FEA8" w14:textId="77777777" w:rsidR="004C186D" w:rsidRPr="00682AD8" w:rsidRDefault="004C186D" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C186D" w:rsidRPr="00682AD8" w:rsidSect="008C233A">
-      <w:footerReference w:type="default" r:id="rId13"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="737" w:right="794" w:bottom="794" w:left="794" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:comment w:id="0" w:author="Voget, Sonja" w:date="2017-05-29T16:26:00Z" w:initials="VS(">
     <w:p w14:paraId="62072485" w14:textId="77777777" w:rsidR="001A61AE" w:rsidRDefault="001A61AE" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
@@ -6895,305 +6928,527 @@
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Die Raumnummern MÜSSEN den Angaben in der Anzeige entsprechen!</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="3" w:author="Voget, Sonja" w:date="2017-05-29T16:28:00Z" w:initials="VS(">
     <w:p w14:paraId="6CF49B09" w14:textId="77777777" w:rsidR="001A61AE" w:rsidRDefault="001A61AE">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Es sind nur die offiziellen Schilder erlaubt. Erhältlich bei der Stabsstelle SU.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="5" w:author="Voget, Sonja" w:date="2017-05-29T16:29:00Z" w:initials="VS(">
-    <w:p w14:paraId="7EECA94B" w14:textId="77777777" w:rsidR="001A61AE" w:rsidRDefault="001A61AE">
+  <w:comment w:id="6" w:author="Voget, Sonja" w:date="2017-05-23T16:20:00Z" w:initials="VS(">
+    <w:p w14:paraId="54C738E9" w14:textId="77777777" w:rsidR="00BA3F2A" w:rsidRDefault="00BA3F2A" w:rsidP="00BA3F2A">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="00F673D4">
-        <w:t>Das Alarmblatt muss ausgefüllt und ausgehängt sein. Erhältlich über die Homepage der Stabsstelle</w:t>
+      <w:r w:rsidRPr="00034451">
+        <w:t>Das Alarmblatt muss ausgefüllt und ausgehängt sein. Erhältlich über das Intranet, Punkt „Notfälle“ oder die Homepage der Stabsstelle</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sicherheitswesen/Umweltschutz.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="14" w:author="Voget, Sonja" w:date="2017-06-08T11:21:00Z" w:initials="VS(">
+  <w:comment w:id="21" w:author="Voget, Sonja" w:date="2017-06-08T11:21:00Z" w:initials="VS(">
     <w:p w14:paraId="60D31735" w14:textId="2FD583FB" w:rsidR="00A547BC" w:rsidRDefault="00A547BC">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Bitte anpassen, wenn andere transgene Tiere als Mäuse, Ratten genutzt werden (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>zB</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Drosophila, Käfer, Frösche </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>usw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D350A0E" w14:textId="09CA3B0E" w:rsidR="00A547BC" w:rsidRDefault="00A547BC">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:t>Werden keine Arbeiten mit transgenen Tieren durchgeführt, bitte den Punkt löschen.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="15" w:author="Voget, Sonja" w:date="2017-05-29T16:37:00Z" w:initials="VS(">
-    <w:p w14:paraId="0259757F" w14:textId="77777777" w:rsidR="001A61AE" w:rsidRDefault="001A61AE">
+  <w:comment w:id="22" w:author="Voget, Sonja [2]" w:date="2026-06-26T17:33:00Z" w:initials="SV">
+    <w:p w14:paraId="66D7BE3F" w14:textId="77777777" w:rsidR="005D35C9" w:rsidRDefault="005D35C9" w:rsidP="005D35C9">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="00BD5DE8">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Sicherheitswesen/Umweltschutz!</w:t>
+        <w:t>Werden die GVOs aufgearbeitet durch Lyse (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>zb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> bei DNA/RNA/ Protein Extraktion mittels Kit) fällt KEIN GVO haltiger Abfall an, der inaktiviert werden muss. Die Entsorgung richtet sich dann nach den strahlenschutzrechtlichen Vorgaben. Bitte dies hier in der BA aufnehmen, wenn dies der Fall ist!</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="16" w:author="Voget, Sonja" w:date="2017-05-29T11:10:00Z" w:initials="VS(">
-    <w:p w14:paraId="3CFD33D9" w14:textId="77777777" w:rsidR="001A61AE" w:rsidRDefault="001A61AE" w:rsidP="001A61AE">
+  <w:comment w:id="25" w:author="Voget, Sonja [2]" w:date="2026-06-26T11:24:00Z" w:initials="SV">
+    <w:p w14:paraId="7DAA6208" w14:textId="77777777" w:rsidR="005D35C9" w:rsidRDefault="005D35C9" w:rsidP="005D35C9">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
+      <w:bookmarkStart w:id="26" w:name="_Hlk233388366"/>
       <w:r>
-        <w:t>Die Alternative ist chemische Inaktivierung. Denken Sie bitte daran, dass dies bei der Behörde angezeigt werden muss!</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Denken Sie bitte daran, dass dies vorher bei der Behörde angezeigt werden muss!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7FC35F" w14:textId="77777777" w:rsidR="005D35C9" w:rsidRDefault="005D35C9" w:rsidP="005D35C9">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Das Verfahren muss validiert sein; entweder durch eigene Nachweise, Publikationen oder bereits zugelassene Verfahren.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
   </w:comment>
-  <w:comment w:id="25" w:author="Voget, Sonja" w:date="2017-05-29T13:57:00Z" w:initials="VS(">
+  <w:comment w:id="32" w:author="Voget, Sonja [2]" w:date="2026-07-15T14:09:00Z" w:initials="SV">
+    <w:p w14:paraId="06C68099" w14:textId="77777777" w:rsidR="00930BDA" w:rsidRPr="005C0F2B" w:rsidRDefault="00930BDA" w:rsidP="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es kann erforderlich sein, dass </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">unter dem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Labor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rkittel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auch lange Kleidung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> getragen wird.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dies muss für den Tätigkeitsbereich festgelegt und in die Betriebsanweisung und die Unterweisung mit aufgenommen werden!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DDD253" w14:textId="08401632" w:rsidR="00930BDA" w:rsidRDefault="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="36" w:author="Voget, Sonja [2]" w:date="2026-07-15T14:16:00Z" w:initials="SV">
+    <w:p w14:paraId="30CC47E0" w14:textId="3111DC15" w:rsidR="00930BDA" w:rsidRDefault="00930BDA">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Trifft das zu? Sonst streichen. Wenn zutreffend beschreiben welche Arbeiten mit welchen Organismen betroffen sind und welche Maßnahmen gelten, um eine Exposition zu minimieren (Arbeiten unter der MSW oder Atemschutz).</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="39" w:author="Voget, Sonja" w:date="2017-05-29T13:57:00Z" w:initials="VS(">
     <w:p w14:paraId="6D864C22" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Hier sind nur Stichpunkte aufgeführt, die bitte angepasst werden müssen.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="28" w:author="Voget, Sonja" w:date="2017-05-29T14:01:00Z" w:initials="VS(">
+  <w:comment w:id="42" w:author="Voget, Sonja" w:date="2017-05-29T14:01:00Z" w:initials="VS(">
     <w:p w14:paraId="5C3557D0" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Bitte bei Bedarf mit den Maßnahmen aus der jeweiligen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ZKB Stellungnahme</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> anpassen und nichtzutreffendes löschen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0576B1CA" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:t>Hier können auch individuelle Regelungen genannt werden.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="29" w:author="Voget, Sonja" w:date="2017-06-01T10:42:00Z" w:initials="VS(">
+  <w:comment w:id="43" w:author="Voget, Sonja" w:date="2017-06-01T10:42:00Z" w:initials="VS(">
     <w:p w14:paraId="555BB7D1" w14:textId="2BB778CE" w:rsidR="004813E8" w:rsidRPr="004813E8" w:rsidRDefault="004813E8" w:rsidP="004813E8">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="004813E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn vorhanden Verweis auf </w:t>
       </w:r>
       <w:r w:rsidR="002F4EA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>O2-</w:t>
       </w:r>
       <w:r w:rsidRPr="004813E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Warnanlage und den Umgang damit.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="30" w:author="Voget, Sonja" w:date="2017-06-01T10:56:00Z" w:initials="VS(">
-    <w:p w14:paraId="071B8DE8" w14:textId="13984426" w:rsidR="002F4EA1" w:rsidRDefault="002F4EA1" w:rsidP="002F4EA1">
+  <w:comment w:id="45" w:author="Voget, Sonja" w:date="2017-06-01T10:56:00Z" w:initials="VS(">
+    <w:p w14:paraId="1901A82A" w14:textId="77777777" w:rsidR="002F4EA1" w:rsidRDefault="002F4EA1" w:rsidP="002F4EA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Diese zusätzlichen Sicherheitsmaßnahmen sind nicht erforderlich, wenn es sich bei den Empfängerorganismen um etablierte Zelllinien oder primäre Zellen der Risikogruppe 1 handelt und die übertragenen Nukleinsäureabschnitte im Wirtsgenom integriert und nicht stabil episomal vorliegen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CFCCAB" w14:textId="77777777" w:rsidR="00F27D25" w:rsidRDefault="00F27D25" w:rsidP="002F4EA1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA56C16" w14:textId="77777777" w:rsidR="00F27D25" w:rsidRPr="00F27D25" w:rsidRDefault="00F27D25" w:rsidP="002F4EA1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Achtung bei Arbeiten mit AAVs! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0F31DA" w14:textId="48466430" w:rsidR="00F27D25" w:rsidRDefault="00F27D25" w:rsidP="00F27D25">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">iese Arbeiten sind in S2 eingestuft obwohl </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071B8DE8" w14:textId="4044BF81" w:rsidR="00F27D25" w:rsidRDefault="00F27D25" w:rsidP="00F27D25">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>mittlerweile Arbeiten mit AAVs sonst in S1 eingestuft werden! Es gelten zudem zusätzliche Maßnahmen zum Personenschutz! Für Details siehe die ZKBS-Stellungnahme Az. 6790-10-83</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="46" w:author="Voget, Sonja [2]" w:date="2026-07-15T14:22:00Z" w:initials="SV">
+    <w:p w14:paraId="16277E14" w14:textId="2C4591DD" w:rsidR="00F27D25" w:rsidRDefault="00F27D25">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Achtung: Damit sind nicht die GVO-haltigen Abfälle gemeint, die eh autoklaviert werden müssen!</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="50" w:author="Voget, Sonja [2]" w:date="2026-07-15T14:33:00Z" w:initials="SV">
+    <w:p w14:paraId="23938B71" w14:textId="77777777" w:rsidR="00DD4C3B" w:rsidRDefault="00DD4C3B" w:rsidP="00DD4C3B">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>In S1 mit Gefährdung durch sensibilisierende oder toxische Wirkungen sind zusätzlich künstliche und gegelte Fingernägel unzulässig.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:commentEx w15:paraId="62072485" w15:done="0"/>
   <w15:commentEx w15:paraId="4710DCD4" w15:done="0"/>
   <w15:commentEx w15:paraId="6CF49B09" w15:done="0"/>
-  <w15:commentEx w15:paraId="7EECA94B" w15:done="0"/>
+  <w15:commentEx w15:paraId="54C738E9" w15:done="0"/>
   <w15:commentEx w15:paraId="2D350A0E" w15:done="0"/>
-  <w15:commentEx w15:paraId="0259757F" w15:done="0"/>
-  <w15:commentEx w15:paraId="3CFD33D9" w15:done="0"/>
+  <w15:commentEx w15:paraId="66D7BE3F" w15:done="0"/>
+  <w15:commentEx w15:paraId="0C7FC35F" w15:done="0"/>
+  <w15:commentEx w15:paraId="15DDD253" w15:done="0"/>
+  <w15:commentEx w15:paraId="30CC47E0" w15:done="0"/>
   <w15:commentEx w15:paraId="6D864C22" w15:done="0"/>
   <w15:commentEx w15:paraId="0576B1CA" w15:done="0"/>
   <w15:commentEx w15:paraId="555BB7D1" w15:done="0"/>
   <w15:commentEx w15:paraId="071B8DE8" w15:done="0"/>
+  <w15:commentEx w15:paraId="16277E14" w15:done="0"/>
+  <w15:commentEx w15:paraId="23938B71" w15:done="0"/>
 </w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr wp14">
+  <w16cex:commentExtensible w16cex:durableId="36A80976" w16cex:dateUtc="2026-06-26T15:33:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1BAAA52E" w16cex:dateUtc="2026-06-26T09:24:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3E07DF72" w16cex:dateUtc="2026-07-15T12:09:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2F395423" w16cex:dateUtc="2026-07-15T12:16:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1F71FF9F" w16cex:dateUtc="2026-07-15T12:22:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="687874A4" w16cex:dateUtc="2026-07-15T12:33:00Z"/>
+</w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w16cid:commentId w16cid:paraId="62072485" w16cid:durableId="28983F6B"/>
   <w16cid:commentId w16cid:paraId="4710DCD4" w16cid:durableId="28983F6C"/>
   <w16cid:commentId w16cid:paraId="6CF49B09" w16cid:durableId="28983F6D"/>
-  <w16cid:commentId w16cid:paraId="7EECA94B" w16cid:durableId="28983F6E"/>
+  <w16cid:commentId w16cid:paraId="54C738E9" w16cid:durableId="5913F670"/>
   <w16cid:commentId w16cid:paraId="2D350A0E" w16cid:durableId="28983F6F"/>
-  <w16cid:commentId w16cid:paraId="0259757F" w16cid:durableId="28983F70"/>
-  <w16cid:commentId w16cid:paraId="3CFD33D9" w16cid:durableId="28983F71"/>
+  <w16cid:commentId w16cid:paraId="66D7BE3F" w16cid:durableId="36A80976"/>
+  <w16cid:commentId w16cid:paraId="0C7FC35F" w16cid:durableId="1BAAA52E"/>
+  <w16cid:commentId w16cid:paraId="15DDD253" w16cid:durableId="3E07DF72"/>
+  <w16cid:commentId w16cid:paraId="30CC47E0" w16cid:durableId="2F395423"/>
   <w16cid:commentId w16cid:paraId="6D864C22" w16cid:durableId="28983F72"/>
   <w16cid:commentId w16cid:paraId="0576B1CA" w16cid:durableId="28983F73"/>
   <w16cid:commentId w16cid:paraId="555BB7D1" w16cid:durableId="28983F74"/>
   <w16cid:commentId w16cid:paraId="071B8DE8" w16cid:durableId="28983F75"/>
+  <w16cid:commentId w16cid:paraId="16277E14" w16cid:durableId="1F71FF9F"/>
+  <w16cid:commentId w16cid:paraId="23938B71" w16cid:durableId="687874A4"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D8E721A" w14:textId="77777777" w:rsidR="00B0395B" w:rsidRDefault="00B0395B" w:rsidP="00142017">
+    <w:p w14:paraId="1682BB5E" w14:textId="77777777" w:rsidR="00BD45C6" w:rsidRDefault="00BD45C6" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C65A65D" w14:textId="77777777" w:rsidR="00B0395B" w:rsidRDefault="00B0395B" w:rsidP="00142017">
+    <w:p w14:paraId="23FF1D13" w14:textId="77777777" w:rsidR="00BD45C6" w:rsidRDefault="00BD45C6" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7295,90 +7550,97 @@
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D541F">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="788DAE4D" w14:textId="77777777" w:rsidR="00B32D3C" w:rsidRDefault="00B32D3C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7707AF19" w14:textId="6B9DD204" w:rsidR="0079271F" w:rsidRPr="0079271F" w:rsidRDefault="0079271F">
+  <w:p w14:paraId="7707AF19" w14:textId="546294CF" w:rsidR="0079271F" w:rsidRPr="0079271F" w:rsidRDefault="0079271F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00883104">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vorlage: Biologische Sicherheit, Stand </w:t>
     </w:r>
-    <w:r w:rsidR="00035720">
+    <w:r w:rsidR="00E831D0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>28.04.2026</w:t>
+      <w:t>15.07</w:t>
+    </w:r>
+    <w:r w:rsidR="00035720">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B68377E" w14:textId="77777777" w:rsidR="00B0395B" w:rsidRDefault="00B0395B" w:rsidP="00142017">
+    <w:p w14:paraId="7A822CF9" w14:textId="77777777" w:rsidR="00BD45C6" w:rsidRDefault="00BD45C6" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13835FC7" w14:textId="77777777" w:rsidR="00B0395B" w:rsidRDefault="00B0395B" w:rsidP="00142017">
+    <w:p w14:paraId="10997CC4" w14:textId="77777777" w:rsidR="00BD45C6" w:rsidRDefault="00BD45C6" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2FD90549" w14:textId="3F465135" w:rsidR="00E4784F" w:rsidRDefault="007739BC" w:rsidP="00385D0F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
@@ -7470,88 +7732,88 @@
     <w:r w:rsidR="00385D0F" w:rsidRPr="00385D0F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000080"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>, Institut, Abteilung, Arbeitsgruppe</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="33AC954A" w14:textId="77777777" w:rsidR="00B32D3C" w:rsidRPr="00E4784F" w:rsidRDefault="00B32D3C" w:rsidP="00E4784F">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="046F34B8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="16C8467A"/>
+    <w:tmpl w:val="2118E066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="1728" w:hanging="648"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
@@ -11132,89 +11394,93 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2136941831">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="730038090">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="61636143">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1688873997">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="5326876">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:person w15:author="Voget, Sonja">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-1690856285-345092849-442037413-9281"/>
   </w15:person>
+  <w15:person w15:author="Voget, Sonja [2]">
+    <w15:presenceInfo w15:providerId="None" w15:userId="Voget, Sonja"/>
+  </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00275F1F"/>
     <w:rsid w:val="00006F39"/>
     <w:rsid w:val="00017C24"/>
     <w:rsid w:val="000210FB"/>
     <w:rsid w:val="00035720"/>
     <w:rsid w:val="00045C70"/>
     <w:rsid w:val="00067AD7"/>
     <w:rsid w:val="00073513"/>
+    <w:rsid w:val="00093972"/>
     <w:rsid w:val="00094468"/>
     <w:rsid w:val="000A245D"/>
     <w:rsid w:val="000A4E19"/>
     <w:rsid w:val="000D20EC"/>
     <w:rsid w:val="000D6164"/>
     <w:rsid w:val="000F768E"/>
     <w:rsid w:val="001168C1"/>
     <w:rsid w:val="00142017"/>
     <w:rsid w:val="00183812"/>
     <w:rsid w:val="001A11B1"/>
     <w:rsid w:val="001A61AE"/>
     <w:rsid w:val="001B7EC0"/>
     <w:rsid w:val="001C3B58"/>
     <w:rsid w:val="001D541F"/>
     <w:rsid w:val="001E3CBC"/>
     <w:rsid w:val="001F53AE"/>
     <w:rsid w:val="002033C5"/>
     <w:rsid w:val="00243A48"/>
     <w:rsid w:val="00247B8B"/>
     <w:rsid w:val="00275F1F"/>
     <w:rsid w:val="002818FD"/>
     <w:rsid w:val="002B3A47"/>
     <w:rsid w:val="002F3F2E"/>
     <w:rsid w:val="002F4EA1"/>
     <w:rsid w:val="00331FA6"/>
@@ -11225,161 +11491,171 @@
     <w:rsid w:val="003921A2"/>
     <w:rsid w:val="003A04E0"/>
     <w:rsid w:val="003B5D72"/>
     <w:rsid w:val="003C62A0"/>
     <w:rsid w:val="003E77F5"/>
     <w:rsid w:val="003F3DA4"/>
     <w:rsid w:val="0044505A"/>
     <w:rsid w:val="00457794"/>
     <w:rsid w:val="00465F94"/>
     <w:rsid w:val="00480671"/>
     <w:rsid w:val="004813E8"/>
     <w:rsid w:val="00485A43"/>
     <w:rsid w:val="004B4DFC"/>
     <w:rsid w:val="004C186D"/>
     <w:rsid w:val="004C44AA"/>
     <w:rsid w:val="004C5915"/>
     <w:rsid w:val="004E4387"/>
     <w:rsid w:val="0050205E"/>
     <w:rsid w:val="0050317E"/>
     <w:rsid w:val="005079A5"/>
     <w:rsid w:val="0051347D"/>
     <w:rsid w:val="005406C8"/>
     <w:rsid w:val="00541986"/>
     <w:rsid w:val="00553B03"/>
     <w:rsid w:val="005801A8"/>
+    <w:rsid w:val="005D35C9"/>
     <w:rsid w:val="005F28DF"/>
     <w:rsid w:val="005F3B2D"/>
     <w:rsid w:val="005F7725"/>
     <w:rsid w:val="00600240"/>
     <w:rsid w:val="00612E3D"/>
     <w:rsid w:val="00615D24"/>
     <w:rsid w:val="00644B29"/>
     <w:rsid w:val="00646501"/>
     <w:rsid w:val="00654FDC"/>
+    <w:rsid w:val="006572A2"/>
     <w:rsid w:val="00667645"/>
     <w:rsid w:val="0067152D"/>
     <w:rsid w:val="006802AD"/>
     <w:rsid w:val="00682AD8"/>
     <w:rsid w:val="006A2113"/>
     <w:rsid w:val="006B1FE5"/>
     <w:rsid w:val="006F2C17"/>
     <w:rsid w:val="006F3756"/>
     <w:rsid w:val="00705390"/>
     <w:rsid w:val="00734BD3"/>
     <w:rsid w:val="00743C56"/>
     <w:rsid w:val="00756806"/>
     <w:rsid w:val="007648D8"/>
     <w:rsid w:val="007739BC"/>
     <w:rsid w:val="00773C27"/>
     <w:rsid w:val="0079271F"/>
     <w:rsid w:val="007B0B9A"/>
     <w:rsid w:val="007C665E"/>
     <w:rsid w:val="00820067"/>
     <w:rsid w:val="00823359"/>
     <w:rsid w:val="00837EF0"/>
     <w:rsid w:val="00864334"/>
     <w:rsid w:val="008663B3"/>
     <w:rsid w:val="00876CA6"/>
     <w:rsid w:val="00876CD8"/>
     <w:rsid w:val="0088302D"/>
     <w:rsid w:val="008935B1"/>
+    <w:rsid w:val="008A2EEB"/>
     <w:rsid w:val="008C233A"/>
     <w:rsid w:val="008E57C4"/>
     <w:rsid w:val="008F234B"/>
     <w:rsid w:val="008F4CD3"/>
     <w:rsid w:val="00905470"/>
+    <w:rsid w:val="00930BDA"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009736DB"/>
     <w:rsid w:val="00995F93"/>
     <w:rsid w:val="009A1E3F"/>
     <w:rsid w:val="009A2B77"/>
     <w:rsid w:val="009E60FA"/>
     <w:rsid w:val="009F6D21"/>
     <w:rsid w:val="00A0014D"/>
     <w:rsid w:val="00A00E8C"/>
     <w:rsid w:val="00A240DA"/>
     <w:rsid w:val="00A25D3F"/>
     <w:rsid w:val="00A40994"/>
     <w:rsid w:val="00A40BA2"/>
     <w:rsid w:val="00A547BC"/>
     <w:rsid w:val="00A5745A"/>
     <w:rsid w:val="00A62020"/>
     <w:rsid w:val="00A927EC"/>
     <w:rsid w:val="00A92859"/>
     <w:rsid w:val="00A95782"/>
     <w:rsid w:val="00AA2145"/>
     <w:rsid w:val="00AA4D58"/>
     <w:rsid w:val="00AC4A88"/>
     <w:rsid w:val="00AD77AE"/>
     <w:rsid w:val="00AE3BEF"/>
+    <w:rsid w:val="00AF03BA"/>
     <w:rsid w:val="00AF63A9"/>
     <w:rsid w:val="00B00601"/>
     <w:rsid w:val="00B0395B"/>
     <w:rsid w:val="00B06F14"/>
     <w:rsid w:val="00B1023D"/>
     <w:rsid w:val="00B10B09"/>
     <w:rsid w:val="00B150A2"/>
     <w:rsid w:val="00B32D3C"/>
     <w:rsid w:val="00B50C51"/>
     <w:rsid w:val="00B81500"/>
     <w:rsid w:val="00B92C67"/>
+    <w:rsid w:val="00BA3F2A"/>
     <w:rsid w:val="00BA6B6B"/>
     <w:rsid w:val="00BB1BDC"/>
     <w:rsid w:val="00BB1D1A"/>
     <w:rsid w:val="00BC45C0"/>
     <w:rsid w:val="00BD0A9A"/>
+    <w:rsid w:val="00BD45C6"/>
     <w:rsid w:val="00BD638A"/>
     <w:rsid w:val="00BF243F"/>
     <w:rsid w:val="00C2686B"/>
     <w:rsid w:val="00C41B7F"/>
     <w:rsid w:val="00C634F4"/>
     <w:rsid w:val="00C74E57"/>
     <w:rsid w:val="00CB2700"/>
     <w:rsid w:val="00CC4D18"/>
     <w:rsid w:val="00D20100"/>
     <w:rsid w:val="00D20CBB"/>
     <w:rsid w:val="00D25473"/>
     <w:rsid w:val="00D83428"/>
     <w:rsid w:val="00D9111C"/>
     <w:rsid w:val="00DC584E"/>
     <w:rsid w:val="00DC771C"/>
+    <w:rsid w:val="00DD4C3B"/>
     <w:rsid w:val="00DF412B"/>
     <w:rsid w:val="00E00CB3"/>
     <w:rsid w:val="00E027FD"/>
     <w:rsid w:val="00E13777"/>
     <w:rsid w:val="00E4784F"/>
     <w:rsid w:val="00E66533"/>
     <w:rsid w:val="00E73C25"/>
+    <w:rsid w:val="00E831D0"/>
     <w:rsid w:val="00E8753A"/>
     <w:rsid w:val="00E922B8"/>
     <w:rsid w:val="00EC18EC"/>
     <w:rsid w:val="00F06B54"/>
     <w:rsid w:val="00F1265F"/>
     <w:rsid w:val="00F20C80"/>
     <w:rsid w:val="00F255E5"/>
+    <w:rsid w:val="00F27D25"/>
     <w:rsid w:val="00F56DF6"/>
     <w:rsid w:val="00F73669"/>
     <w:rsid w:val="00F73C0B"/>
     <w:rsid w:val="00F76802"/>
     <w:rsid w:val="00F8213B"/>
     <w:rsid w:val="00F8670A"/>
     <w:rsid w:val="00F87272"/>
     <w:rsid w:val="00FA3BCB"/>
     <w:rsid w:val="00FB7862"/>
     <w:rsid w:val="00FC3F1C"/>
     <w:rsid w:val="00FD4475"/>
     <w:rsid w:val="00FD735C"/>
     <w:rsid w:val="00FE36F2"/>
     <w:rsid w:val="00FE6A20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -12400,51 +12676,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1535269512">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Hyperion">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="04617B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DBF5F9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0F6FC6"/>
       </a:accent1>
@@ -12713,67 +12989,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{069BC975-3E13-4856-B894-3965C2B0FFE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2051</Words>
-  <Characters>12928</Characters>
+  <Words>1916</Words>
+  <Characters>12076</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14950</CharactersWithSpaces>
+  <CharactersWithSpaces>13965</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Voget, Sonja (ZVW)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>