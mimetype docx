--- v0 (2026-05-12)
+++ v1 (2026-08-04)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="531BD1E8" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="004B4DFC" w:rsidRDefault="00823359" w:rsidP="00025E4D">
+    <w:p w14:paraId="531BD1E8" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="004B4DFC" w:rsidRDefault="00823359" w:rsidP="00E17E2C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="282"/>
+        <w:ind w:right="-30"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B4DFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stand: </w:t>
       </w:r>
       <w:r w:rsidRPr="004B4DFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D508D5E" w14:textId="77777777" w:rsidR="00F06B54" w:rsidRPr="00527C3E" w:rsidRDefault="00F06B54" w:rsidP="00025E4D">
       <w:pPr>
         <w:pBdr>
@@ -368,1781 +369,1765 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="584654999"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="212B1BA4" w14:textId="77777777" w:rsidR="00142017" w:rsidRDefault="00142017" w:rsidP="00025E4D">
           <w:pPr>
             <w:pStyle w:val="Inhaltsverzeichnisberschrift"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r>
             <w:t>Inhalt</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="325BB2D7" w14:textId="33A9473C" w:rsidR="001E3CDE" w:rsidRDefault="00142017">
+        <w:p w14:paraId="3369DA5F" w14:textId="12F42C81" w:rsidR="00E930FF" w:rsidRDefault="00142017">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc484698048" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388464" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Geltungsbereich</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698048 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388464 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02E8B714" w14:textId="5427EEEC" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7EEB4F8A" w14:textId="32673971" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698049" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388465" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Erste Hilfe/ Verhalten im Gefahrfall</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698049 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388465 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34C42CFE" w14:textId="68B631FE" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="245769F4" w14:textId="2EF43A17" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698050" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388466" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verletzungen</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698050 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388466 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64FEE4FD" w14:textId="32BEE00D" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="48888331" w14:textId="5E4C9D16" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698051" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388467" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Verhalten bei Feuer</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>Austreten von biologischem Material</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698051 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388467 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21A3B127" w14:textId="6ED8BAB1" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="381DC891" w14:textId="6F588AEA" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698052" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388468" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:noProof/>
-[...3 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Energieausfall</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698052 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388468 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1FCFE695" w14:textId="49B3E7F1" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="69A42D61" w14:textId="0202AA14" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis3"/>
+            <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698053" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388469" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Benannte Personen</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698053 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388469 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05CDAB90" w14:textId="6E3AD87A" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5A6DBFBF" w14:textId="651717B6" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698054" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388470" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Benannte Personen</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>Gentechnische Arbeiten</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698054 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388470 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E3B6717" w14:textId="0D61CC83" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3F61F69A" w14:textId="1DCD2DB7" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis2"/>
+            <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698055" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388471" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>4.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Gentechnische Arbeiten</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>Risikobewertung und Aufzeichnungen</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698055 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388471 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07EEA48B" w14:textId="66D7F366" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2C3E4139" w14:textId="3DBA8C8C" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698056" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388472" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4.1.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>4.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Risikobewertung und Aufzeichnungen</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>Lagerung und Transport von GVOs</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698056 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388472 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="692B0B09" w14:textId="1781B59E" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6B58E1ED" w14:textId="0E19BADD" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698057" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388473" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4.2.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>4.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Lagerung und Transport von GVOs</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>Inaktivierung und Entsorgung GVO-haltiger Abfälle</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698057 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388473 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33534E5C" w14:textId="1F770ED8" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4BE0201B" w14:textId="3F0B671E" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis3"/>
+            <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698058" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388474" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4.3.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Entsorgung von GVOs und kontaminierten Abfällen</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>Zugangsregelungen, Unterweisungen, Arbeitsmedizinische Vorsorge</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698058 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388474 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DF1DD17" w14:textId="1AC08B12" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="703C91EF" w14:textId="61393BED" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698059" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388475" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Zugangsregelungen, Unterweisungen, Arbeitsmedizinische Vorsorge</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>Allgemeine Vorschriften, Verhaltensregeln und Schutzmaßnahmen</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698059 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388475 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62BB81A3" w14:textId="10844500" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5EB76DC4" w14:textId="6694D9A3" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis2"/>
+            <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698060" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388476" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>6.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>6.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Allgemeine Vorschriften, Verhaltensregeln und Schutzmaßnahmen</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>Persönliche Schutzausrüstung</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698060 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388476 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E693297" w14:textId="6BFF734E" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3DFAE06E" w14:textId="2DD329E7" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698061" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388477" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>6.1.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>6.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Persönliche Schutzausrüstung</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>Verhaltensregeln</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698061 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388477 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34C6A5AB" w14:textId="261B497E" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5C80A8D6" w14:textId="179FA5BC" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698062" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388478" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>6.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Arbeiten mit gentechnisch veränderten Versuchstieren im Labor</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698062 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388478 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43CE70A8" w14:textId="1FE3A743" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4EDA0184" w14:textId="13C91607" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698063" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388479" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>6.3.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>6.4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Arbeiten mit transgenen Tieren im Labor</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>Zusatzregelungen</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698063 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388479 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61C4A735" w14:textId="3CBBA07A" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1C7914C0" w14:textId="211F8133" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698064" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388480" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              </w:rPr>
+              <w:t>6.5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              </w:rPr>
+              <w:t>Verbote</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698064 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388480 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="504F95B6" w14:textId="7A3535F5" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6C1DBD86" w14:textId="2AE45996" w:rsidR="00E930FF" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis3"/>
+            <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698065" w:history="1">
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+          <w:hyperlink w:anchor="_Toc233388481" w:history="1">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>6.5.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE" w:rsidRPr="009A592E">
+            <w:r w:rsidR="00E930FF" w:rsidRPr="00A837A7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Verbote</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>Hygienische Maßnahmen</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698065 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388481 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E3CDE">
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E3CDE">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E930FF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="182F51D1" w14:textId="37CE4728" w:rsidR="001E3CDE" w:rsidRDefault="00000000">
-[...87 lines deleted...]
-        <w:p w14:paraId="36D2E879" w14:textId="24001614" w:rsidR="00142017" w:rsidRDefault="00142017" w:rsidP="00025E4D">
+        <w:p w14:paraId="36D2E879" w14:textId="4BFCAB39" w:rsidR="00142017" w:rsidRDefault="00142017" w:rsidP="00025E4D">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="72457963" w14:textId="77777777" w:rsidR="00EE4518" w:rsidRDefault="00EE4518">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="542D45E5" w14:textId="28557A67" w:rsidR="00705390" w:rsidRPr="00884A53" w:rsidRDefault="00275F1F" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc484698048"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc233388464"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Geltungsbereich</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3030"/>
         <w:gridCol w:w="6558"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F06B54" w:rsidRPr="00884A53" w14:paraId="2583B444" w14:textId="77777777" w:rsidTr="00BB1BDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
@@ -2425,122 +2410,123 @@
         <w:t>gekennzeichnet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394C8538" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc484698049"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc233388465"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Erste Hilfe/ Verhalten im Gefahrfall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="4659" w:type="pct"/>
         <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2311"/>
         <w:gridCol w:w="3494"/>
         <w:gridCol w:w="3800"/>
       </w:tblGrid>
       <w:tr w:rsidR="00094468" w:rsidRPr="00884A53" w14:paraId="13403EBB" w14:textId="77777777" w:rsidTr="00315778">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:id="4" w:name="_Hlk232752624"/>
           <w:p w14:paraId="479F94CD" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="1360" w:dyaOrig="1360" w14:anchorId="2B70EE6A">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.2pt;height:80.2pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.15pt;height:80.15pt" o:ole="">
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1815920216" r:id="rId13"/>
+                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1845630912" r:id="rId13"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="501C660C" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00315778">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -2590,89 +2576,89 @@
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5024815F" w14:textId="74A076DF" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00D53189" w:rsidP="00315778">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="4"/>
+            <w:commentRangeStart w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Notarzt im Klinikum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1978" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2383E950" w14:textId="6C31F507" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00D53189" w:rsidP="00315778">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Pieper: 919-4112</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="4"/>
+            <w:commentRangeEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Kommentarzeichen"/>
               </w:rPr>
-              <w:commentReference w:id="4"/>
+              <w:commentReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00094468" w:rsidRPr="00884A53" w14:paraId="00DF51DE" w14:textId="77777777" w:rsidTr="00315778">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3C62A331" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2846,735 +2832,501 @@
             <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Giftnotrufzentrale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1978" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56081731" w14:textId="2F1D671F" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00B75EE0" w:rsidP="00315778">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22032</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:commentReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="4"/>
     </w:tbl>
-    <w:p w14:paraId="20F08BEA" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+    <w:p w14:paraId="7276BC7D" w14:textId="77777777" w:rsidR="003739AF" w:rsidRPr="003739AF" w:rsidRDefault="003739AF" w:rsidP="003739AF">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69284718" w14:textId="053CCD26" w:rsidR="003739AF" w:rsidRPr="00884A53" w:rsidRDefault="003739AF" w:rsidP="003739AF">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="6"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Alarmblatt</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beachten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F08BEA" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00E17E2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ruhe bewahren und überstürztes, unüberlegtes Handeln vermeiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47344D99" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+    <w:p w14:paraId="3C91CC43" w14:textId="07D79055" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00E17E2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Gefährdete Personen warnen, gegebenenfalls zum Verlassen der Räume auffordern.</w:t>
+        <w:t xml:space="preserve">Gefährdete und gefährliche Versuche beenden, ggf. Gas, Strom und Wasser abstellen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C91CC43" w14:textId="2FF126B8" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
-[...176 lines deleted...]
-    <w:p w14:paraId="1577DDC0" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+    <w:p w14:paraId="1577DDC0" w14:textId="1D22B1FA" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="788" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc484698050"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233388466"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verletzungen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="3282C72C" w14:textId="765155F0" w:rsidR="00094468" w:rsidRPr="005A2962" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+    <w:p w14:paraId="3282C72C" w14:textId="054F0652" w:rsidR="00094468" w:rsidRPr="005A2962" w:rsidRDefault="00094468" w:rsidP="003739AF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk232758320"/>
       <w:r w:rsidRPr="005A2962">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontaminierte Hautstellen desinfizieren </w:t>
       </w:r>
       <w:r w:rsidR="005A2962" w:rsidRPr="005A2962">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>gemäß Hygieneplan</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2962">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="003B231B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1FB435" w14:textId="02A7C8B5" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+    <w:p w14:paraId="5E1FB435" w14:textId="02B168CD" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="003739AF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk232752892"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Augen und Schleimhäute ausgiebig (mindestens 5 Minuten) mit</w:t>
       </w:r>
       <w:r w:rsidR="005A2962">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">tels Augenduschen </w:t>
+        <w:t xml:space="preserve">tels Augendusche </w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spülen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01512B33" w14:textId="193E6584" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="6E4EEF07" w14:textId="77777777" w:rsidR="003739AF" w:rsidRDefault="003739AF" w:rsidP="003739AF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Treten trotz dieser Sofortmaßnahmen weitere Beschwerden auf, so ist umgehend die </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> aufzusuchen (Telefon 8605 oder 8813). Konsultierte Ärzte sind über die Möglichkeit einer Infektion mit biologischem Material zu unterrichten. </w:t>
+        <w:t>Nach leichten Verbrennungen und Verbrühungen sind die betroffenen Hautpartien unverzüglich mindestens 10 Minuten unter fließendes kaltes Wasser oder in Eis (Eismaschine) zu halten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F3041E" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
-[...20 lines deleted...]
-    <w:p w14:paraId="02F1BC69" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+    <w:p w14:paraId="4EF424CF" w14:textId="1BCBA393" w:rsidR="003739AF" w:rsidRPr="003739AF" w:rsidRDefault="003739AF" w:rsidP="003739AF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884A53">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> vorgesehen. </w:t>
+      <w:r w:rsidRPr="003739AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Verletzungen sind unverzüglich dem Projektleiter zu melden und im Verbandsbuch zu dokumentieren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED5A808" w14:textId="47346D81" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+    <w:p w14:paraId="01512B33" w14:textId="175687C9" w:rsidR="00094468" w:rsidRPr="00884A53" w:rsidRDefault="003739AF" w:rsidP="003739AF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884A53">
-[...91 lines deleted...]
-        <w:t xml:space="preserve">Falls Kleidung Feuer gefangen hat, die </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00094468" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reten trotz dieser Sofortmaßnahmen weitere Beschwerden auf, so ist umgehend die </w:t>
       </w:r>
       <w:r w:rsidR="005A2962">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Notdusche</w:t>
-[...24 lines deleted...]
-        <w:t>Nach leichten Verbrennungen und Verbrühungen sind die betroffenen Hautpartien unverzüglich mindestens 10 Minuten unter fließendes kaltes Wasser oder in Eis (Eismaschine) zu halten.</w:t>
+        <w:t>Notaufnahme (INA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00094468" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aufzusuchen (Telefon 8605 oder 8813). Konsultierte Ärzte sind über die Möglichkeit einer Infektion mit biologischem Material zu unterrichten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD5E1E2" w14:textId="77777777" w:rsidR="00142DC9" w:rsidRPr="00884A53" w:rsidRDefault="00094468" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc484698052"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc233388467"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Austreten von biologischem Material</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="2B47765E" w14:textId="7DDD2CE5" w:rsidR="00142DC9" w:rsidRPr="00884A53" w:rsidRDefault="00142DC9" w:rsidP="00025E4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Werden Organismen verschüttet, muss unverzüglich der kontaminierte Bereich gesperrt und desinfiziert werden. Größere kontaminierte Flüssigkeitsmengen werden mit saugfähigem Material aufgenommen und anschließend autoklaviert. Die Desinfektion erfolgt gemäß dem Hygieneplan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F94B0C3" w14:textId="77777777" w:rsidR="00142DC9" w:rsidRPr="00884A53" w:rsidRDefault="00142DC9" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc484698053"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc233388468"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Energieausfall</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="364E2705" w14:textId="77777777" w:rsidR="00142DC9" w:rsidRPr="00884A53" w:rsidRDefault="00142DC9" w:rsidP="00025E4D">
+    <w:p w14:paraId="364E2705" w14:textId="567AAC77" w:rsidR="00142DC9" w:rsidRPr="00884A53" w:rsidRDefault="00142DC9" w:rsidP="00025E4D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Bei einem Energieausfall sind die Arbeiten in der Sicherheitswerkbank unverzüglich einzustellen. Gefäße sind auslaufsicher zu verschließen. Die Frontscheibe der Sicherheitswerkbank ist zu schließen. Vor Wiederaufnahme der Arbeiten sind Geräte, Außenflächen von Gefäßen und Arbeitsflächen mit einem geeigneten Desinfektionsmittel zu desinfizieren.</w:t>
+        <w:t>Bei einem Energieausfall sind die Arbeiten in der Sicherheitswerkbank unverzüglich einzustellen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71652" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Gefäße sind auslaufsicher zu verschließen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und die Frontscheibe zu schließen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Vor Wiederaufnahme der Arbeiten sind Geräte, Außenflächen von Gefäßen und Arbeitsflächen mit einem geeigneten Desinfektionsmittel zu desinfizieren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3BC028" w14:textId="3A258064" w:rsidR="00275F1F" w:rsidRPr="00884A53" w:rsidRDefault="001C673B" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc484698054"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc233388469"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Benannte</w:t>
       </w:r>
       <w:r w:rsidR="00275F1F" w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Personen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3168"/>
         <w:gridCol w:w="3490"/>
         <w:gridCol w:w="2930"/>
       </w:tblGrid>
       <w:tr w:rsidR="00823359" w:rsidRPr="00884A53" w14:paraId="7419CDA5" w14:textId="77777777" w:rsidTr="00EE4518">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6247BA76" w14:textId="6B450184" w:rsidR="00823359" w:rsidRPr="00884A53" w:rsidRDefault="005A2962" w:rsidP="00025E4D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
@@ -3657,68 +3409,69 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00681155" w:rsidRPr="00884A53" w14:paraId="3129590A" w14:textId="77777777" w:rsidTr="00EE4518">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF3164C" w14:textId="6E89DD0D" w:rsidR="00681155" w:rsidRPr="00884A53" w:rsidRDefault="00681155" w:rsidP="00025E4D">
+          <w:p w14:paraId="1CF3164C" w14:textId="75F1F79B" w:rsidR="00681155" w:rsidRPr="00884A53" w:rsidRDefault="00681155" w:rsidP="00025E4D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Projektleiter Stellvertreter</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Stellvertreter</w:t>
             </w:r>
             <w:r w:rsidR="005A2962">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>*in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34AB360E" w14:textId="77777777" w:rsidR="00681155" w:rsidRPr="00884A53" w:rsidRDefault="00681155" w:rsidP="00025E4D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
@@ -4146,102 +3899,102 @@
           <w:tcPr>
             <w:tcW w:w="2930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A6EE629" w14:textId="68875FF5" w:rsidR="00EE4518" w:rsidRPr="00884A53" w:rsidRDefault="00EE4518" w:rsidP="00EE4518">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
-            <w:commentRangeStart w:id="12"/>
-            <w:commentRangeEnd w:id="12"/>
+            <w:commentRangeStart w:id="13"/>
+            <w:commentRangeEnd w:id="13"/>
             <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rStyle w:val="Kommentarzeichen"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:commentReference w:id="12"/>
+              <w:commentReference w:id="13"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B6BE861" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00884A53" w:rsidRDefault="00823359" w:rsidP="00025E4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A2BBBF" w14:textId="00E5880B" w:rsidR="00465F94" w:rsidRPr="00884A53" w:rsidRDefault="00465F94" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc484698055"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc233388470"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gentechnische Arbeiten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="65093D4A" w14:textId="77777777" w:rsidR="00465F94" w:rsidRPr="00884A53" w:rsidRDefault="00465F94" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In der gentechnischen Anlage werden gentechnische Arbeiten der Sicherheitsstufe </w:t>
       </w:r>
       <w:r w:rsidR="00681155" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
@@ -4342,64 +4095,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Zu den gentechnischen Arbeiten zählen neben der Erzeugung auch die Verwendung, Vermehrung, Lagerung, Zerstörung oder Entsorgung sowie der innerbetriebliche Transport von gentechnisch veränderten Organismen (GVO).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C8108C" w14:textId="77777777" w:rsidR="00A0014D" w:rsidRPr="00884A53" w:rsidRDefault="00045C70" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc484698056"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc233388471"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Risikobewertung und </w:t>
       </w:r>
       <w:r w:rsidR="00A0014D" w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Aufzeichnungen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="242FAD9E" w14:textId="1E56B77A" w:rsidR="00FB7862" w:rsidRPr="00884A53" w:rsidRDefault="00465F94" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vor Aufnahme der geplanten gentechnischen Arbeiten erstellt die Projektleitung eine Risikobewertung, aus der sich die Zuordnung der Arbeiten zur Sicherheitsstufe </w:t>
       </w:r>
       <w:r w:rsidR="00681155" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
@@ -4452,311 +4205,365 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Die Aufzeichnungen sind fortlaufend und zeitnah zu führen und müs</w:t>
       </w:r>
       <w:r w:rsidR="001C673B" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>sen 30 Jahre aufbewahrt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5424494F" w14:textId="34372346" w:rsidR="00553B03" w:rsidRPr="00884A53" w:rsidRDefault="00553B03" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc484698057"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc233388472"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lagerung </w:t>
       </w:r>
       <w:r w:rsidR="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">und Transport </w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>von GVOs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="0F1D3D69" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="001E3CDE" w:rsidRDefault="00553B03" w:rsidP="001E3CDE">
+    <w:p w14:paraId="0F1D3D69" w14:textId="1ACDDF70" w:rsidR="00553B03" w:rsidRPr="001E3CDE" w:rsidRDefault="00553B03" w:rsidP="001E3CDE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Lagerung gentechnisch veränderter Organismen hat in geeigneten </w:t>
+        <w:t xml:space="preserve">Die Lagerung gentechnisch veränderter Organismen hat in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71652">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>dicht verschlossenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B32D3C" w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Behältern</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu erfolgen. Zwecks sicherer Zuordnung erfolgt die Kennzeichnung der Gefäße durch dauerhafte Beschriftung / Etiketten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC99339" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="00884A53" w:rsidRDefault="00553B03" w:rsidP="00025E4D">
+    <w:p w14:paraId="6FC99339" w14:textId="6C62F6D2" w:rsidR="00553B03" w:rsidRPr="00884A53" w:rsidRDefault="00A71652" w:rsidP="00A71652">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00553B03" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Lagerung von </w:t>
+      </w:r>
+      <w:r w:rsidR="00553B03" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Bakterien</w:t>
+      </w:r>
+      <w:r w:rsidR="00553B03" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei </w:t>
+      </w:r>
+      <w:r w:rsidR="00553B03" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>-xx°C</w:t>
+      </w:r>
+      <w:r w:rsidR="00553B03" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erfolgt im Tiefkühlschrank im Raum </w:t>
+      </w:r>
+      <w:r w:rsidR="00553B03" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2321E6BF" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="00884A53" w:rsidRDefault="00553B03" w:rsidP="00A71652">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Lagerung von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Zellen</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E3D" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/Viren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei -80°C erfolgt im Tiefkühlschrank im Raum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669DFCBC" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="00884A53" w:rsidRDefault="00553B03" w:rsidP="00A71652">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Lagerung von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Zellen</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E3D" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/Viren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc. in flüssigem Stickstoff erfolgt im Raum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7862" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F59FD9" w14:textId="77777777" w:rsidR="00A630AC" w:rsidRPr="00884A53" w:rsidRDefault="00A630AC" w:rsidP="00025E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884A53">
-[...46 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2321E6BF" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="00884A53" w:rsidRDefault="00553B03" w:rsidP="00025E4D">
-[...101 lines deleted...]
-    <w:p w14:paraId="7059BA52" w14:textId="77777777" w:rsidR="001E3CDE" w:rsidRDefault="00A630AC" w:rsidP="001E3CDE">
+    <w:p w14:paraId="7059BA52" w14:textId="6F4A53A5" w:rsidR="001E3CDE" w:rsidRDefault="00A630AC" w:rsidP="00A71652">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Geräte zur Lagerung</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>für S2 GVOs</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sind mit S2 und dem Biohazard-Symbol zu kennzeichnen. Die Zugangsbeschränkung gilt auch für Tiefkühlschränke: stehen diese außerhalb des S2 Bereichs müssen sie verschlossen sein.</w:t>
+        <w:t xml:space="preserve"> sind mit S2 und dem Biohazard-Symbol zu kennzeichnen. Die Zugangsbeschränkung gilt auch für Tiefkühlschränke: stehen diese außerhalb des S2 Bereichs </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71652">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in einer S1 Anlage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">müssen sie </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="17"/>
+      <w:r w:rsidR="00A71652">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>abge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>schlossen</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="17"/>
+      <w:r w:rsidR="00A71652">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="001E3CDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508AC364" w14:textId="05823C8E" w:rsidR="00AE3BEF" w:rsidRPr="001E3CDE" w:rsidRDefault="00AE3BEF" w:rsidP="001E3CDE">
+    <w:p w14:paraId="508AC364" w14:textId="32FC6DA3" w:rsidR="00AE3BEF" w:rsidRPr="001E3CDE" w:rsidRDefault="00AE3BEF" w:rsidP="00A71652">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Für den </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>innerbetrieblichen Transport</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> von gentechnisch veränderten Organismen sind verschlossene, bruchsichere</w:t>
       </w:r>
       <w:r w:rsidR="00681155" w:rsidRPr="001E3CDE">
@@ -4765,98 +4572,73 @@
         </w:rPr>
         <w:t>, autoklavierbare</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> und mit </w:t>
       </w:r>
       <w:r w:rsidR="00681155" w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S2 sowie dem Biohazard-Symbol </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>gekennzeichnete Behältnisse zu verwend</w:t>
       </w:r>
       <w:r w:rsidR="00B32D3C" w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>en. Hierfür stehen die Behälter</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> zur Verfügung.</w:t>
+        <w:t>en.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7676A6CC" w14:textId="77777777" w:rsidR="00A92859" w:rsidRPr="00884A53" w:rsidRDefault="00A92859" w:rsidP="00025E4D">
+    <w:p w14:paraId="7676A6CC" w14:textId="7AE14770" w:rsidR="00A92859" w:rsidRPr="00884A53" w:rsidRDefault="001D7E22" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc484698058"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc233388473"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Inaktivierung und Entsorgung GVO-haltiger Abfälle</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="40E9C749" w14:textId="5AC23F83" w:rsidR="00A92859" w:rsidRPr="00884A53" w:rsidRDefault="00A92859" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle mit gentechnisch veränderten Organismen kontaminierten </w:t>
       </w:r>
       <w:r w:rsidR="00A95782" w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flüssigen und festen </w:t>
@@ -5115,1678 +4897,2148 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausstattung und </w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Funktionsprüfung Autoklav</w:t>
       </w:r>
       <w:r w:rsidR="00483D83" w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in S2</w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD9E812" w14:textId="77777777" w:rsidR="005D67F8" w:rsidRPr="00884A53" w:rsidRDefault="005D67F8" w:rsidP="00025E4D">
+    <w:p w14:paraId="5AD9E812" w14:textId="7F463D06" w:rsidR="005D67F8" w:rsidRPr="00884A53" w:rsidRDefault="005D67F8" w:rsidP="004B7FE2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Der Autoklav muss über ein fraktioniertes Vorvakuum, eine </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Der Autoklav </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7FE2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>verfügt</w:t>
+      </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Kondensatinaktivierung</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> über ein fraktioniertes Vorvakuum, eine Kondensatinaktivierung und eine Abluftfiltration. Die Filterkerze wird gemäß Herstellerangaben alle </w:t>
+      </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> und eine Abluftfiltration verfügen. Die Filterkerze wird gemäß Herstellerangaben alle </w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>xxx</w:t>
+        <w:t>Läufe (oder alle xx Monate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:commentRangeStart w:id="19"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-        <w:t>Läufe (oder alle xx Monate)</w:t>
+        </w:rPr>
+        <w:t>gewechselt.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="19"/>
+      <w:r w:rsidR="001C673B" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="19"/>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeStart w:id="17"/>
-[...20 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="74A8EFF3" w14:textId="11ECE36C" w:rsidR="005D67F8" w:rsidRPr="00884A53" w:rsidRDefault="005D67F8" w:rsidP="005F6324">
+    <w:p w14:paraId="74A8EFF3" w14:textId="11ECE36C" w:rsidR="005D67F8" w:rsidRPr="00884A53" w:rsidRDefault="005D67F8" w:rsidP="004B7FE2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Funktionsfähigkeit des Autoklavs ist halbjährlich durch </w:t>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="18"/>
+        <w:t xml:space="preserve">Die Funktionsfähigkeit des Autoklavs ist </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="20"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>halbjährlich</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="20"/>
+      <w:r w:rsidR="00D83D99">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durch </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="21"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">geeignete Bioindikatoren </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="18"/>
+      <w:commentRangeEnd w:id="21"/>
       <w:r w:rsidR="00E6125C" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="18"/>
+        <w:commentReference w:id="21"/>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zu überprüfen </w:t>
       </w:r>
       <w:r w:rsidR="00E6125C" w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>und zu dokumentieren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100A2F52" w14:textId="77777777" w:rsidR="00045C70" w:rsidRPr="00884A53" w:rsidRDefault="00A95782" w:rsidP="00025E4D">
+    <w:p w14:paraId="100A2F52" w14:textId="3B371FAE" w:rsidR="00045C70" w:rsidRPr="00884A53" w:rsidRDefault="00A95782" w:rsidP="00294027">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Bei Tätigkeiten mit transgenen Tieren</w:t>
+        <w:t xml:space="preserve">Bei Tätigkeiten mit </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gentechnisch veränderten </w:t>
+      </w:r>
+      <w:r w:rsidR="00294027">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Versuchst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ieren</w:t>
       </w:r>
       <w:r w:rsidR="00F8670A" w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A76AD6D" w14:textId="56EFF473" w:rsidR="00483D83" w:rsidRPr="00884A53" w:rsidRDefault="00483D83" w:rsidP="00025E4D">
-[...2 lines deleted...]
-        <w:ind w:left="1068"/>
+    <w:p w14:paraId="21CD7E69" w14:textId="77777777" w:rsidR="00294027" w:rsidRDefault="00294027" w:rsidP="0031667A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884A53">
-[...28 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Versuchst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00257049">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iere, welche mit gentechnisch veränderten Mikroorganismen (z.B. Bakterien, Viren) infiziert wurden werden nach der Tötung zusätzlich </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="22"/>
+      <w:r w:rsidRPr="00257049">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>autoklaviert.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="22"/>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_Hlk232758800"/>
+      <w:r w:rsidRPr="00257049">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die mit den Tieren in Kontakt gekommenen festen Abfälle (Papiertücher, Handschuhe usw.) werden autoklaviert.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="71C621F2" w14:textId="30B3BD6C" w:rsidR="00F8670A" w:rsidRPr="00884A53" w:rsidRDefault="00F8670A" w:rsidP="00025E4D">
-[...2 lines deleted...]
-        <w:ind w:left="1068"/>
+    <w:p w14:paraId="63775563" w14:textId="325F992A" w:rsidR="00294027" w:rsidRPr="00257049" w:rsidRDefault="00294027" w:rsidP="0031667A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884A53">
-[...43 lines deleted...]
-      <w:r w:rsidR="003C62A0" w:rsidRPr="00884A53">
+      <w:r w:rsidRPr="00DA4BEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Arbeiten mit AAV-Vektorpartikel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Einstreu von Versuchstieren muss autolaviert werden</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="25"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Kadaver von Versuchstieren, die mit Partikel</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7E22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der RG 1 transduziert wurden, müssen nicht vor Entsorgung autoklaviert werden. Bei RG 2 Partikeln ist dies erst nach sieben Tagen nach Inokulation erlaubt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C621F2" w14:textId="29F1E2F2" w:rsidR="00F8670A" w:rsidRPr="0031667A" w:rsidRDefault="00294027" w:rsidP="0031667A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031667A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Entsorgung von Tierkadavern findet entsprechend dem Tierische Nebenprodukte-Beseitigungsgesetz (TierNebG) durch thermische Inaktivierung statt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031667A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Die Tierkadaver werden bis zur Abholung tiefgefroren.</w:t>
       </w:r>
-      <w:r w:rsidR="003C62A0" w:rsidRPr="00884A53">
-[...11 lines deleted...]
-      <w:r w:rsidR="007C665E" w:rsidRPr="00884A53">
+      <w:r w:rsidRPr="0031667A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die Sammelstelle befindet sich in Raum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031667A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:r w:rsidR="007C665E" w:rsidRPr="00884A53">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0031667A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591133DA" w14:textId="77777777" w:rsidR="008935B1" w:rsidRPr="00884A53" w:rsidRDefault="008935B1" w:rsidP="00025E4D">
+    <w:p w14:paraId="591133DA" w14:textId="2721D881" w:rsidR="008935B1" w:rsidRPr="00884A53" w:rsidRDefault="008935B1" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="19"/>
+      <w:commentRangeStart w:id="27"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Radioaktive Abfälle:</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BD5DE8" w:rsidRPr="00884A53">
+        <w:t>Radioaktiv</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7E22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belastete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2161">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>GVO-</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7E22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haltige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Abfälle:</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="27"/>
+      <w:r w:rsidR="001D7E22">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:commentReference w:id="19"/>
+        </w:rPr>
+        <w:commentReference w:id="27"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1329BFB0" w14:textId="4484E0C6" w:rsidR="00483D83" w:rsidRPr="00884A53" w:rsidRDefault="00483D83" w:rsidP="00025E4D">
+    <w:p w14:paraId="6A66B7AB" w14:textId="4354A1C9" w:rsidR="001D7E22" w:rsidRDefault="00D83D99" w:rsidP="001D7E22">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:ind w:left="1428"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884A53">
-[...13 lines deleted...]
-      <w:r w:rsidR="00F0236E" w:rsidRPr="00884A53">
+      <w:bookmarkStart w:id="28" w:name="_Hlk233388357"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>GVO-haltige, radioaktive Abfälle werden sicher gelagert bis sie ausreichend abgeklungen sind und erst dann autoklaviert. Ist dies nicht möglich werden die Abfälle mittels folgenden chemischen Verfahrens inaktiviert</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7E22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="29"/>
+      <w:r w:rsidR="001D7E22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Art der Inaktivierung einfügen</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="29"/>
+      <w:r w:rsidR="001D7E22">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Die Art der Entsorgung (nach Strahlenschutzverordnung und/oder nach GenTSV) richtet sich nach der Stärke der jeweiligen Kontamination!</w:t>
+        </w:rPr>
+        <w:commentReference w:id="29"/>
+      </w:r>
+      <w:r w:rsidR="001D7E22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC1425C" w14:textId="196C096D" w:rsidR="00E027FD" w:rsidRPr="00884A53" w:rsidRDefault="00E027FD" w:rsidP="00025E4D">
+    <w:p w14:paraId="3CC1425C" w14:textId="4A83EC57" w:rsidR="00E027FD" w:rsidRPr="00884A53" w:rsidRDefault="00E027FD" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc484698059"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc233388474"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zugangsregelungen</w:t>
       </w:r>
       <w:r w:rsidR="00344920" w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00045C70" w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unterweisungen</w:t>
       </w:r>
       <w:r w:rsidR="00344920" w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Arbeitsmedizinische Vorsorge</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="5D1B91F2" w14:textId="77777777" w:rsidR="00E027FD" w:rsidRPr="00884A53" w:rsidRDefault="0004412B" w:rsidP="00025E4D">
+    <w:p w14:paraId="41ABC488" w14:textId="381223CC" w:rsidR="00E17E2C" w:rsidRDefault="0004412B" w:rsidP="00037961">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Hlk232761471"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Zutritt</w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zum Labor haben nur Personen, die vom Projektleiter oder durch von ihm autorisierte Dritte hierzu ermächtigt wurden. Alle </w:t>
-[...41 lines deleted...]
-        <w:t>en.</w:t>
+        <w:t xml:space="preserve"> zum Labor haben </w:t>
+      </w:r>
+      <w:r w:rsidR="0048457A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">außer den an den Arbeiten Beteiligten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nur Personen, die vom Projektleiter oder durch von ihm autorisierte Dritte hierzu ermächtigt wurden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1207FD" w14:textId="09F6C78E" w:rsidR="00773C27" w:rsidRPr="00884A53" w:rsidRDefault="00344920" w:rsidP="00025E4D">
+    <w:p w14:paraId="5D1B91F2" w14:textId="4CF56758" w:rsidR="00E027FD" w:rsidRPr="00884A53" w:rsidRDefault="00E17E2C" w:rsidP="00037961">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="283"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unterweisung: </w:t>
+      </w:r>
+      <w:r w:rsidR="0004412B" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mit gentechnischen Tätigkeiten betrauten Beschäftigte </w:t>
+      </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...24 lines deleted...]
-        <w:t>vor Aufnahme der Arbeit seiner Tätigkeit entsprechend unterwiesen ist.</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sind</w:t>
+      </w:r>
+      <w:r w:rsidR="00E027FD" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nachweislich vor Aufnahme der Tätigkeit und weiterhin mindestens jährlich über die erforderlichen und </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tätigkeits</w:t>
+      </w:r>
+      <w:r w:rsidR="00E027FD" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spezifischen Sicherheitsmaßnahmen arbeitsplatzbezogen anhand der Betriebsanweisung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mündlich </w:t>
+      </w:r>
+      <w:r w:rsidR="00034451" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>zu unterweisen</w:t>
+      </w:r>
+      <w:r w:rsidR="00142017" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0A9A" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dies ist durch Unterschrift zu bestätig</w:t>
+      </w:r>
+      <w:r w:rsidR="0088302D" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D046D48" w14:textId="5393D750" w:rsidR="004A4B0A" w:rsidRPr="00884A53" w:rsidRDefault="004A4B0A" w:rsidP="00025E4D">
+    <w:p w14:paraId="6C1207FD" w14:textId="7E065D4F" w:rsidR="00773C27" w:rsidRPr="00884A53" w:rsidRDefault="00344920" w:rsidP="00037961">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="22"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Reinigungs-, </w:t>
+      </w:r>
+      <w:r w:rsidR="00773C27" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Wartungspersonal</w:t>
+      </w:r>
+      <w:r w:rsidR="00773C27" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darf in </w:t>
+      </w:r>
+      <w:r w:rsidR="00786F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>der gentechnischen Anlage</w:t>
+      </w:r>
+      <w:r w:rsidR="00773C27" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nur tätig werden, wenn es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>vor Aufnahme der Arbeit seiner Tätigkeit entsprechend unterwiesen ist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D046D48" w14:textId="5393D750" w:rsidR="004A4B0A" w:rsidRPr="00884A53" w:rsidRDefault="004A4B0A" w:rsidP="00037961">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="33"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Arbeitsmedizinische Vorsorge</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="22"/>
+      <w:commentRangeEnd w:id="33"/>
       <w:r w:rsidR="0027535D" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="22"/>
+        <w:commentReference w:id="33"/>
       </w:r>
       <w:r w:rsidR="0027535D" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0027535D" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">bei Arbeiten mit bestimmten humanpathogenen Organismen (siehe </w:t>
-[...15 lines deleted...]
-        <w:t>, Anhang Teil 2) ist eine Pflicht- bzw. Angebotsuntersuchung durchzuführen.</w:t>
+        <w:t>bei Arbeiten mit bestimmten humanpathogenen Organismen (siehe ArbMedVV, Anhang Teil 2) ist eine Pflicht- bzw. Angebotsuntersuchung durchzuführen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2865AE1D" w14:textId="468EC3A3" w:rsidR="00E6125C" w:rsidRPr="00884A53" w:rsidRDefault="00E6125C" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc484698060"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc233388475"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Allgemeine Vorschriften, Verhaltensregeln und Schutzmaßnahmen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="5FD54D66" w14:textId="77777777" w:rsidR="00E6125C" w:rsidRPr="00884A53" w:rsidRDefault="00E6125C" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Nach den Grundregeln guter mikrobiologischer Technik und den Regelungen der Gentechnik-Sicherheitsverordnung ist insbesondere Folgendes zu beachten:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC9574B" w14:textId="77777777" w:rsidR="000F768E" w:rsidRPr="00884A53" w:rsidRDefault="000F768E" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc484698061"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc233388476"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Persönliche Schutzausrüstung</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="09A52909" w14:textId="34C86E5B" w:rsidR="00034451" w:rsidRPr="00884A53" w:rsidRDefault="00A630AC" w:rsidP="00FC1777">
+    <w:p w14:paraId="0A9B760F" w14:textId="08644219" w:rsidR="00A81417" w:rsidRPr="00A81417" w:rsidRDefault="00A81417" w:rsidP="0031667A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884A53">
-[...11 lines deleted...]
-        <w:t>Schutzkleidung aus dem S1 und S2 Bereich darf nicht identisch sein und wird getrennt voneinander aufbewahrt.</w:t>
+      <w:bookmarkStart w:id="36" w:name="_Hlk232761947"/>
+      <w:commentRangeStart w:id="37"/>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Im Labor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="37"/>
+      <w:r w:rsidR="00550B87">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="37"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ein </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">langärmeliger, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>geschlossener Laborkittel sowie feste</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geschlossene </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und trittsichere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schuhe zu tragen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bei Tätigkeiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit erregerhaltigem Material müssen </w:t>
+      </w:r>
+      <w:r w:rsidR="00786F33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geeignete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Einmal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-Schutzhandschuhe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> getragen werden. Schmier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>kontaminationen (z.B. an Türklinken) dabei vermeiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2023E65C" w14:textId="77777777" w:rsidR="000F768E" w:rsidRPr="00884A53" w:rsidRDefault="000F768E" w:rsidP="00025E4D">
+    <w:p w14:paraId="09A52909" w14:textId="7E425C3A" w:rsidR="00034451" w:rsidRDefault="00A81417" w:rsidP="0031667A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Die Schutzkleidung ist beim Verlassen des Labors abzulege</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n und verbleibt in der Anlage. Kittel dürfen nicht übereinander gehängt werden (Kreuzkontamination)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048457A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Straßenkleidung inkl. Taschen usw. ist außerhalb der Anlage aufzubewahren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5698D394" w14:textId="2D86FCBC" w:rsidR="0048457A" w:rsidRPr="00884A53" w:rsidRDefault="0048457A" w:rsidP="0031667A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Zusätzlich erforderliche Schutzausrüstung wie</w:t>
+      </w:r>
+      <w:r w:rsidR="002F00E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schutzbrille, Mund-Nasenschutz oder Atemschutz siehe Kapitel 6.4 Zusatzregelungen für </w:t>
+      </w:r>
+      <w:r w:rsidR="002F00E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>spezifische Tätigkeiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320703E0" w14:textId="18C10ED2" w:rsidR="0048457A" w:rsidRPr="00A81417" w:rsidRDefault="00A81417" w:rsidP="00A81417">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:t>Einmalhandschuhe sind nach Gebrauch zu entsorgen. Kontaminierte Einmalhandschuhe sind vor der Entsorgung als Festabfall zu autoklavieren.</w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verschmutzte Schutzkleidung wird gemäß Hygieneplan gesammelt und gereinigt. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F768E" w:rsidRPr="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kontaminierte Einmal</w:t>
+      </w:r>
+      <w:r w:rsidR="0031667A" w:rsidRPr="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-Schutz</w:t>
+      </w:r>
+      <w:r w:rsidR="002F00E6" w:rsidRPr="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ausrüstung (z.B. Einmal-Kittel, Einmal-Schutzhandschuhe, Mund-Nasen-Schutz, Atemmaske)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F768E" w:rsidRPr="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F00E6" w:rsidRPr="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ist </w:t>
+      </w:r>
+      <w:r w:rsidR="000F768E" w:rsidRPr="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>vor der Entsorgung als Festabfall zu autoklavieren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4911B8" w14:textId="77777777" w:rsidR="004C44AA" w:rsidRPr="00884A53" w:rsidRDefault="00A40BA2" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc484698062"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc233388477"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Verhaltensregeln</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="6F978979" w14:textId="2B29F36A" w:rsidR="006B15B0" w:rsidRPr="00884A53" w:rsidRDefault="006B15B0" w:rsidP="00025E4D">
+    <w:p w14:paraId="77200A74" w14:textId="49710D2A" w:rsidR="00A81417" w:rsidRDefault="00A81417" w:rsidP="002F00E6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884A53">
-[...4 lines deleted...]
-        <w:t>Fenster und Türen müssen während der Arbeiten geschlossen sein.</w:t>
+      <w:bookmarkStart w:id="39" w:name="_Hlk235005462"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lange Haare und Kopfbedeckungen müssen so getragen werden, dass sie die Tätigkeiten nicht beeinträchtigen und das Gesichtsfeld einschränken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371B422D" w14:textId="3101D3C8" w:rsidR="006B15B0" w:rsidRPr="00884A53" w:rsidRDefault="006B15B0" w:rsidP="00025E4D">
+    <w:bookmarkEnd w:id="39"/>
+    <w:p w14:paraId="6F978979" w14:textId="0ACD0AB2" w:rsidR="006B15B0" w:rsidRPr="00884A53" w:rsidRDefault="006B15B0" w:rsidP="002F00E6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">im S2 </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fenster und Türen müssen während der </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gentechnischen </w:t>
+      </w:r>
+      <w:r w:rsidR="002F00E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Arbeiten</w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> ist auf die Protokollierung der Versuche sowie dazugehörige Dokumentationen beschränkt. Es sind keine dauerhaften Schreibarbeitsplätze gestattet!</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geschlossen sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A397F75" w14:textId="78F055DF" w:rsidR="00A40BA2" w:rsidRPr="00884A53" w:rsidRDefault="004C44AA" w:rsidP="00025E4D">
+    <w:p w14:paraId="371B422D" w14:textId="20CF1AA8" w:rsidR="006B15B0" w:rsidRPr="00884A53" w:rsidRDefault="006B15B0" w:rsidP="002F00E6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:t>Vor Aufnahme der Arbeiten hat sich jeder Beschäftigte des Labors über Standort und Funktion von Desinfektionsmitteln, Körper- und Augenduschen, Erste-Hilfe-Einrichtungen, Feuerlöscheinrichtungen sowie über Flucht- und Rettungswege zu informieren.</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Nutzung der </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2CAF" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">im S2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gentechnik-Arbeitsbereich vorhandenen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Schreibarbeitsplätze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist auf die Protokollierung der Versuche sowie dazugehörige Dokumentationen beschränkt. Es sind keine dauerhaften Schreibarbeitsplätze gestattet</w:t>
+      </w:r>
+      <w:r w:rsidR="002F00E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADB8D83" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00884A53" w:rsidRDefault="004C44AA" w:rsidP="00025E4D">
+    <w:p w14:paraId="3A397F75" w14:textId="78F055DF" w:rsidR="00A40BA2" w:rsidRPr="00884A53" w:rsidRDefault="004C44AA" w:rsidP="002F00E6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Räume der gentechnischen Anlage sind aufgeräumt und sauber zu halten. Auf den Arbeitstischen sollen sich nur die tatsächlich benötigten Geräte und Materialien befinden. </w:t>
+        <w:t>Vor Aufnahme der Arbeiten hat sich jeder Beschäftigte des Labors über Standort und Funktion von Desinfektionsmitteln, Körper- und Augenduschen, Erste-Hilfe-Einrichtungen, Feuerlöscheinrichtungen sowie über Flucht- und Rettungswege zu informieren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA9BC6C" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00884A53" w:rsidRDefault="004C44AA" w:rsidP="00025E4D">
+    <w:p w14:paraId="4ADB8D83" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00884A53" w:rsidRDefault="004C44AA" w:rsidP="002F00E6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es sind </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> zu benutzen.</w:t>
+        <w:t xml:space="preserve">Die Räume der gentechnischen Anlage sind aufgeräumt und sauber zu halten. Auf den Arbeitstischen sollen sich nur die tatsächlich benötigten Geräte und Materialien befinden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AE46C2" w14:textId="3518308A" w:rsidR="00A40BA2" w:rsidRPr="00884A53" w:rsidRDefault="004C44AA" w:rsidP="00025E4D">
+    <w:p w14:paraId="79AE46C2" w14:textId="757DFFAA" w:rsidR="00A40BA2" w:rsidRPr="00884A53" w:rsidRDefault="004C44AA" w:rsidP="002F00E6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spritzen, Kanülen, Klingen, Nadeln, Lanzetten etc. dürfen </w:t>
       </w:r>
       <w:r w:rsidR="00F82B12" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>nur,</w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> wenn unbedingt nötig benutzt werden. Zur Entsorgung sind sie in durchstoßsicheren autoklavierbaren Behältnissen zu sammeln und zu autoklavieren.</w:t>
+        <w:t xml:space="preserve"> wenn unbedingt nötig benutzt werden. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81417" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Recapping ist verboten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Zur Entsorgung sind sie in durchstoßsicheren autoklavierbaren Behältnissen zu sammeln.</w:t>
       </w:r>
       <w:r w:rsidR="00344920" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ist verboten.</w:t>
+      <w:r w:rsidR="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>GVO-kontaminierte Geräte gemäß Hygieneplan desinfizieren bzw. inaktivieren vor Entsorgung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D80AE2A" w14:textId="0BE678CB" w:rsidR="006B15B0" w:rsidRPr="00884A53" w:rsidRDefault="006B15B0" w:rsidP="00025E4D">
+    <w:p w14:paraId="6D80AE2A" w14:textId="76804194" w:rsidR="006B15B0" w:rsidRPr="00884A53" w:rsidRDefault="00A81417" w:rsidP="002F00E6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884A53">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Abluftfiltrierung </w:t>
+        <w:t>Bioa</w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>erosolbildung</w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist zu vermeiden. Arbeiten, bei denen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bioa</w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erosole entstehen können, sind stets </w:t>
+      </w:r>
+      <w:r w:rsidR="00694A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> einer Sicherheitswerkbank </w:t>
+      </w:r>
+      <w:r w:rsidR="00694A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Klasse II </w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>oder in aerosoldichten Gefäßen/Geräten bzw. Geräten mit Abluftfiltrierung</w:t>
       </w:r>
       <w:r w:rsidR="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">durchzuführen, damit die Aerosole nicht in den Arbeitsbereich gelangen können. Laborabzüge ohne HEPA-Filter dürfen für diese Arbeiten NICHT genutzt werden. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">durchzuführen, damit die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bioa</w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erosole nicht in den Arbeitsbereich gelangen können. Laborabzüge ohne HEPA-Filter dürfen für diese Arbeiten NICHT genutzt werden. </w:t>
       </w:r>
       <w:r w:rsidR="004C44AA" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Mit Aerosolbildung ist z. B. beim Umfüllen, Rühren, Hochdruckpressen, Beimpfen, Schütteln, Pipettieren, Zentrifugieren</w:t>
+        <w:t xml:space="preserve">Mit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bioa</w:t>
+      </w:r>
+      <w:r w:rsidR="004C44AA" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>erosolbildung ist z. B. beim Umfüllen, Rühren, Hochdruckpressen, Beimpfen, Schütteln, Pipettieren, Zentrifugieren</w:t>
       </w:r>
       <w:r w:rsidR="00612E3D" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, Öffnen von Röhrchen mit Flüssigkeiten aus der -80°C oder Flüssig-Stickstoff Lagerung</w:t>
       </w:r>
       <w:r w:rsidR="004C44AA" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Arbeiten mit</w:t>
       </w:r>
       <w:r w:rsidR="002033C5" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ultraschall (etc.) zu rechnen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDD8447" w14:textId="6B704389" w:rsidR="00A40BA2" w:rsidRPr="00884A53" w:rsidRDefault="006B15B0" w:rsidP="00025E4D">
+    <w:p w14:paraId="2DDD8447" w14:textId="09AE4A91" w:rsidR="00A40BA2" w:rsidRPr="00884A53" w:rsidRDefault="006B15B0" w:rsidP="002F00E6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die </w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Zentrifugation von S2-Organismen</w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> muss in aerosoldichten </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> muss in aerosoldichten Zentrifugationsgefäßen (mit Dichtring, maximale Füllmenge beachten) durchgeführt werden. Zentrifugengefäße dürfen ausschließlich </w:t>
+      </w:r>
+      <w:r w:rsidR="00F124CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Zentrifugationsgefäßen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> der Sicherheitswerkbank geöffnet werden! Gradientenzentrifugationen dürfen nur in verschweißten („Ultra-Seal“) Zentrifugenröhrchen vorgenommen werden. Es ist darauf zu achten, dass die Deckeldichtungen von Zentrifugenrotoren eingefettet sind, um bei Undichtigkeit von Zentrifugenröhrchen den Austritt von kontaminierendem Material aus der Rotorkammer zu verhindern. Zeigt die Zentrifuge einen Fehler des Vakuumsystems an, kann dieser theoretisch durch einen defekten, undichten Rotor verursacht worden sein. Die Rotorkammer auf 0°C abkühlen um Aerosole niederzuschlagen, den Rotor </w:t>
+      </w:r>
+      <w:r w:rsidR="00F124CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in einer Sicherheitsw</w:t>
+      </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (mit Dichtring, maximale Füllmenge beachten) durchgeführt werden. Zentrifugengefäße dürfen ausschließlich unter der Sicherheitswerkbank geöffnet werden! </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">erkbank öffnen und die Rotorkammer gemäß Hygieneplan desinfizieren. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40BA2" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C7C61C" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="00884A53" w:rsidRDefault="00553B03" w:rsidP="002F00E6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Gradientenzentrifugationen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Die vorhandenen Betriebsanweisungen </w:t>
+      </w:r>
+      <w:r w:rsidR="0088302D" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">für Geräte und Gefahrstoffe </w:t>
+      </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dürfen nur in verschweißten („Ultra-Seal“) Zentrifugenröhrchen vorgenommen werden. Es ist darauf zu achten, dass die Deckeldichtungen von </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>sind zu beachten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2510BE" w14:textId="2D57D7C7" w:rsidR="00E8753A" w:rsidRPr="00884A53" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
+      <w:pPr>
+        <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc233388478"/>
+      <w:commentRangeStart w:id="41"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arbeiten mit </w:t>
+      </w:r>
+      <w:r w:rsidR="00116217">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gentechnisch veränderten Versuchstieren </w:t>
+      </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>im Labor</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="41"/>
+      <w:r w:rsidR="009A1549" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="41"/>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="26285EC1" w14:textId="53B6A046" w:rsidR="001168C1" w:rsidRPr="00884A53" w:rsidRDefault="002033C5" w:rsidP="00025E4D">
+    <w:p w14:paraId="6BF8AD72" w14:textId="236CF624" w:rsidR="00017C24" w:rsidRPr="00884A53" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>Die zeitlichen Abstände richten sich nach dem möglichen Gefährdungspotential.</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Transport der Tiere (innerbetrieblich)</w:t>
+      </w:r>
+      <w:r w:rsidR="00017C24" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, Kennzeichnung der Käfige</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3F1C" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zur Identifizierung der transgenen Tiere</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C7C61C" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="00884A53" w:rsidRDefault="00553B03" w:rsidP="00025E4D">
+    <w:p w14:paraId="3E22EA59" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00884A53" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">für Geräte und Gefahrstoffe </w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>persönliche Schutzausrüstung der Mitarbeite</w:t>
+      </w:r>
+      <w:r w:rsidR="00017C24" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>r, Verhaltensregeln</w:t>
+      </w:r>
+      <w:r w:rsidR="00243A48" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, Hygienemaßnahmen</w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t>sind zu beachten.</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F2510BE" w14:textId="120E0A49" w:rsidR="00E8753A" w:rsidRPr="00884A53" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
-[...35 lines deleted...]
-    <w:p w14:paraId="6BF8AD72" w14:textId="236CF624" w:rsidR="00017C24" w:rsidRPr="00884A53" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
+    <w:p w14:paraId="5C851C97" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00884A53" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Transport der Tiere (innerbetrieblich)</w:t>
+        <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00017C24" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>, Kennzeichnung der Käfige</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC3F1C" w:rsidRPr="00884A53">
+        <w:t>erhalten bei Biss-, Kratz</w:t>
+      </w:r>
+      <w:r w:rsidR="00820067" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zur Identifizierung der transgenen Tiere</w:t>
+        <w:t>-, Stich</w:t>
+      </w:r>
+      <w:r w:rsidR="00017C24" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>wunden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E22EA59" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00884A53" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
+    <w:p w14:paraId="79A6B8E6" w14:textId="6778265C" w:rsidR="00017C24" w:rsidRPr="00884A53" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>persönliche Schutzausrüstung der Mitarbeite</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00017C24" w:rsidRPr="00884A53">
+        <w:t xml:space="preserve">Einsatz von </w:t>
+      </w:r>
+      <w:r w:rsidR="0067152D" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>r, Verhaltensregeln</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Maßnahmen gegen das Entweichen der Tiere (z.B. Nagersperren während der Arbeiten vor den Türen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648F0AC8" w14:textId="36A608DD" w:rsidR="00F56F6D" w:rsidRPr="00884A53" w:rsidRDefault="00F56F6D" w:rsidP="00025E4D">
+      <w:pPr>
+        <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>, Hygienemaßnahmen</w:t>
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc233388479"/>
+      <w:commentRangeStart w:id="43"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>Zusatzregelungen</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="43"/>
+      <w:r w:rsidR="009A1549" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="43"/>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w14:paraId="5C851C97" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00884A53" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
+    <w:p w14:paraId="5E9D7B76" w14:textId="729A1998" w:rsidR="00F56F6D" w:rsidRPr="00884A53" w:rsidRDefault="00F56F6D" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Umgang mit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>erhalten bei Biss-, Kratz</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00820067" w:rsidRPr="00884A53">
+        <w:t>Flüssigstickstoff</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2A8A" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>-, Stich</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00017C24" w:rsidRPr="00884A53">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD4E318" w14:textId="77E43894" w:rsidR="0036025B" w:rsidRPr="00884A53" w:rsidRDefault="0036025B" w:rsidP="00884A53">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>wunden</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Es besteht die Gefahr, dass der Sauerstoffgehalt der Raumluft durch Beimischung von Stickstoff gefährlich absinkt. Dies kann ohne Vorwarnung zu Bewusstlosigkeit und schließlich zum Erstickungstod führen. Weitere Vorsichtsmaßnahmen beim Umgang mit LN2 (z.B. zur Vermeidung von „Kälteverbrennungen“) sind in der ergänzenden Betriebsanweisung festgelegt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A6B8E6" w14:textId="6778265C" w:rsidR="00017C24" w:rsidRPr="00884A53" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
+    <w:p w14:paraId="51FC99CD" w14:textId="2833CCBA" w:rsidR="0036025B" w:rsidRPr="00884A53" w:rsidRDefault="0036025B" w:rsidP="0036025B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="44"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Einsatz von </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Nukleinsäuren</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="44"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="44"/>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maßnahmen gegen das Entweichen der Tiere (z.B. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0067152D" w:rsidRPr="00884A53">
+        <w:t xml:space="preserve"> mit onkogenem bzw. transformierendem Potential</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Nagersperren</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0067152D" w:rsidRPr="00884A53">
+        <w:t xml:space="preserve"> (siehe ZKBS-Stellungnahmen 6790-10-01 und </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6789A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> während der Arbeiten vor den Türen)</w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t>08020203.0005 (früher 6790-10-36)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-[...144 lines deleted...]
-        <w:t xml:space="preserve"> (siehe ZKBS-Stellungnahmen 6790-10-01 und 6790-10-36): </w:t>
+        <w:t xml:space="preserve">): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A52F07" w14:textId="77777777" w:rsidR="0036025B" w:rsidRPr="00884A53" w:rsidRDefault="0036025B" w:rsidP="0036025B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bei Arbeiten mit Nukleinsäuren mit dem o. g. Gefährdungspotential sollen Einmalhandschuhe getragen werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760A0C69" w14:textId="77777777" w:rsidR="0036025B" w:rsidRPr="00884A53" w:rsidRDefault="0036025B" w:rsidP="0036025B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -6824,91 +7076,82 @@
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Laborabfälle, die solche Nukleinsäuren enthalten, sollen durch Autoklavieren oder chemisch denaturiert werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9651C8" w14:textId="159EB5A1" w:rsidR="00F56F6D" w:rsidRPr="00884A53" w:rsidRDefault="0036025B" w:rsidP="00884A53">
+    <w:p w14:paraId="023861C6" w14:textId="233B8CD3" w:rsidR="00B6789A" w:rsidRPr="00B6789A" w:rsidRDefault="0036025B" w:rsidP="00B6789A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Personen mit erheblichen Hautverletzungen (offene Ekzeme, Wunden und Infektionen) oder mit einer ausgeprägten </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (Warzenausbildung) sollten keine Arbeiten mit diesen Nukleinsäuren durchführen</w:t>
+        <w:t>Personen mit erheblichen Hautverletzungen (offene Ekzeme, Wunden und Infektionen) oder mit einer ausgeprägten Verrucosis (Warzenausbildung) sollten keine Arbeiten mit diesen Nukleinsäuren durchführen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109B385D" w14:textId="77777777" w:rsidR="0036025B" w:rsidRPr="00884A53" w:rsidRDefault="00F56F6D" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -6919,382 +7162,418 @@
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ZKBS Stellungnahme 6790-10-83)</w:t>
       </w:r>
       <w:r w:rsidR="00F82B12" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004D2A8A" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CB1B63" w14:textId="77777777" w:rsidR="0036025B" w:rsidRPr="00884A53" w:rsidRDefault="0036025B" w:rsidP="0038092F">
+    <w:p w14:paraId="449A1C55" w14:textId="77777777" w:rsidR="00B6789A" w:rsidRDefault="00B6789A" w:rsidP="00B6789A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Sicherheitswerkbank, in der diese Arbeiten durchgeführt werden, ist entsprechend zu kennzeichnen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AE819B" w14:textId="77777777" w:rsidR="00B6789A" w:rsidRDefault="00B6789A" w:rsidP="00B6789A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gefäße und Geräte, die aus der Sicherheitswerkbank entfernt werden, sind zuvor von außen mit einem geeigneten Desinfektionsmittel zu desinfizieren </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511D5F0D" w14:textId="77777777" w:rsidR="00B6789A" w:rsidRDefault="00B6789A" w:rsidP="00B6789A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Zellkulturflaschen, in denen die viralen Partikel vorliegen, sind vorzugsweise mit Filterschraubverschluss zu verschließen. Werden keine Filterschraubverschlüsse genutzt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sind die Zellkulturflaschen, in denen die viralen Partikel vorliegen, nur soweit zu öffnen, dass ein Gasaustausch gewährleistet ist. Zudem hat die Belüftung zum Gasaustausch erst im CO2-Brutschrank zu erfolgen, um das Austreten von Kulturflüssigkeit während des Transports zu vermeiden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A3E926" w14:textId="77777777" w:rsidR="00B6789A" w:rsidRDefault="00B6789A" w:rsidP="00B6789A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">während der Arbeiten sind Schutzhandschuhe zu tragen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782C7C25" w14:textId="77777777" w:rsidR="00B6789A" w:rsidRDefault="00B6789A" w:rsidP="00B6789A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Schutzhandschuhe sind regelmäßig zu wechseln </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427E040A" w14:textId="77777777" w:rsidR="00B6789A" w:rsidRDefault="00B6789A" w:rsidP="00B6789A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beim Umgang mit den viralen Partikeln ist ein Atemschutz mit einem Rückhaltevermögen der Klasse P3 zu tragen. Über ein solches Rückhaltevermögen verfügen beispielweise FFP3-Atemschutzmasken, Respiratoren mit P3-Filter und TH3P-Atemschutzhauben. Dabei sind TH3P-Atemschutzhauben als besonders geeignet anzusehen, da sie für den Träger weniger belastend sind und zudem geringere Leckageprobleme bestehen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD7E7F9" w14:textId="77777777" w:rsidR="00B6789A" w:rsidRDefault="00B6789A" w:rsidP="00B6789A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1922"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28434216" w14:textId="776DD02B" w:rsidR="0036025B" w:rsidRPr="00B6789A" w:rsidRDefault="0036025B" w:rsidP="00B6789A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1922"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Alternativ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> können gentechnische Arbeiten mit den o. g. viralen Partikeln unter folgenden Sicherheitsmaßnahmen durchgeführt werden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7282D390" w14:textId="77777777" w:rsidR="00B6789A" w:rsidRDefault="0036025B" w:rsidP="00B6789A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>die Sicherheitswerkbank, in der diese Arbeiten durchgeführt werden, ist entsprechend zu kennzeichnen</w:t>
+        <w:t xml:space="preserve">Gentechnische Arbeiten mit den viralen Partikeln, bei denen Aerosole entstehen können, sind in einer mikrobiologischen Sicherheitswerkbank </w:t>
+      </w:r>
+      <w:r w:rsidR="00681160">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(MSW) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>der Klass</w:t>
+      </w:r>
+      <w:r w:rsidR="00681160">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durchzuführen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FC5C4B" w14:textId="77777777" w:rsidR="0036025B" w:rsidRPr="00884A53" w:rsidRDefault="0036025B" w:rsidP="0038092F">
+    <w:p w14:paraId="53CC3F6B" w14:textId="44B518BD" w:rsidR="00F56F6D" w:rsidRPr="00B6789A" w:rsidRDefault="0036025B" w:rsidP="00B6789A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
-[...78 lines deleted...]
-        <w:ind w:left="1559" w:hanging="357"/>
+        <w:ind w:left="1916" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...114 lines deleted...]
-      <w:r w:rsidRPr="00884A53">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6789A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Die viralen Partikel müssen in dicht verschlossenen, bruchsicheren und von außen desinfizierten Behältern eingeschlossen sein. Das Öffnen, Verschließen und Desinfizieren mit einem geeigneten Desinfektionsmittel hat in einer MSW</w:t>
       </w:r>
-      <w:r w:rsidR="00681160">
+      <w:r w:rsidR="00681160" w:rsidRPr="00B6789A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Klasse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00884A53">
+      <w:r w:rsidRPr="00B6789A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>III zu erfolgen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B85A9A" w14:textId="77777777" w:rsidR="00AE62D0" w:rsidRPr="00884A53" w:rsidRDefault="00F56F6D" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Retrovirale Vektoren und potentielle Onkogene</w:t>
       </w:r>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ZKBS Stellungnahme 6790-10-41): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA9DCF0" w14:textId="586FCA7F" w:rsidR="00F56F6D" w:rsidRPr="00884A53" w:rsidRDefault="00F56F6D" w:rsidP="00884A53">
+    <w:p w14:paraId="5DA9DCF0" w14:textId="4DFC4DC4" w:rsidR="00F56F6D" w:rsidRPr="00884A53" w:rsidRDefault="00F56F6D" w:rsidP="00884A53">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1225"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Werden bei gentechnischen Arbeiten zur Übertragung von Nukleinsäureabschnitten mit onkogenem Potenzial retrovirale Vektoren verwendet, welche durch Pseudotypisierung eine verstärkte Partikelstabilität oder ein Wirtsspektrum für humane Epithelzellen erhalten oder welche durch ein verändertes </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> durch das humane Komplementsystem nicht erkennbar sind, wird zur Vermeidung einer Schmierinfektion empfohlen, zusätzlich zu den Maßnahmen der Sicherheitsstufe 2, einen Mund- und Nasenschutz zu tragen</w:t>
+        <w:t>Werden bei gentechnischen Arbeiten zur Übertragung von Nukleinsäureabschnitten mit onkogenem Potenzial retrovirale Vektoren verwendet, welche durch Pseudotypisierung eine verstärkte Partikelstabilität oder ein Wirtsspektrum für humane Epithelzellen erhalten oder welche durch ein verändertes Glykosylierungsmuster durch das humane Komplementsystem nicht erkennbar sind, wird zur Vermeidung einer Schmierinfektion empfohlen, zusätzlich zu den Maßnahmen der Sicherheitsstufe 2, einen Mund- und Nasenschutz zu tragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Können humane Lungenepithelzellen transduziert werden, dann muss eine FFP3-Maske getragen werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D64A81" w14:textId="4E9863D8" w:rsidR="00626818" w:rsidRPr="00884A53" w:rsidRDefault="00626818" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -7341,375 +7620,596 @@
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Bevor Zellen nach viraler Transduktion vom S2-Bereich in einen S1-Bereich transferiert werden, müssen folgende Bedingungen eingehalten werden: Durch xx Waschschritte/Passagieren nach der Transduktion wird ein Verbleiben viraler Partikel im Überstand der Zellkultur ausgeschlossen. Die Partikelfreiheit muss experimentell nachgewiesen sein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C104CEA" w14:textId="3D917E04" w:rsidR="008663B3" w:rsidRPr="00884A53" w:rsidRDefault="008663B3" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc484698065"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc233388480"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Verbote</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="23AD0708" w14:textId="1F9B8C3E" w:rsidR="005F37FC" w:rsidRPr="00286724" w:rsidRDefault="008663B3" w:rsidP="001C4D63">
+    <w:p w14:paraId="23AD0708" w14:textId="1F9B8C3E" w:rsidR="005F37FC" w:rsidRPr="00286724" w:rsidRDefault="008663B3" w:rsidP="00FF4BC0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286724">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nahrungs- und </w:t>
       </w:r>
       <w:r w:rsidR="002818FD" w:rsidRPr="00286724">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Genussmittel</w:t>
       </w:r>
       <w:r w:rsidRPr="00286724">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sowie Kosmetika dürfen nicht innerhalb der </w:t>
       </w:r>
       <w:r w:rsidR="002818FD" w:rsidRPr="00286724">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Laboratorien</w:t>
       </w:r>
       <w:r w:rsidRPr="00286724">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> aufbewahrt werden. In den Arbeitsräumen darf nicht gegessen, getrunken, geraucht oder geschnupft werden. Der Pausenraum darf nicht mit Laborschutzkleidung betreten werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A6DC94" w14:textId="752EE8FC" w:rsidR="008663B3" w:rsidRPr="00884A53" w:rsidRDefault="008663B3" w:rsidP="00025E4D">
+    <w:p w14:paraId="16A6DC94" w14:textId="752EE8FC" w:rsidR="008663B3" w:rsidRPr="00884A53" w:rsidRDefault="008663B3" w:rsidP="00FF4BC0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Mundpipettieren</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ist untersagt.</w:t>
+        <w:t>Mundpipettieren ist untersagt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42572C88" w14:textId="77777777" w:rsidR="008663B3" w:rsidRPr="00884A53" w:rsidRDefault="008663B3" w:rsidP="00025E4D">
+    <w:p w14:paraId="42572C88" w14:textId="77777777" w:rsidR="008663B3" w:rsidRDefault="008663B3" w:rsidP="00FF4BC0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Gasflaschenlagerung ist nicht gestattet. Zwingend erforderliche Druckgasflaschen sind gemäß den TRGS 526, Ziff. 5.2.11 aufzustellen, zu behandeln und insbesondere gegen Umstürzen zu sichern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25542F3B" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00884A53" w:rsidRDefault="00905470" w:rsidP="00025E4D">
+    <w:p w14:paraId="2356AB39" w14:textId="77777777" w:rsidR="00682DB5" w:rsidRPr="00B950A7" w:rsidRDefault="00682DB5" w:rsidP="00682DB5">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Private Mobilgeräte und Zubehör dürfen nicht in der gentechnischen Anlage abgelegt oder mit Schutzhandschuhen genutzt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25542F3B" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00884A53" w:rsidRDefault="00905470" w:rsidP="00FF4BC0">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Gegebenenfalls weitere Verbote</w:t>
       </w:r>
       <w:r w:rsidR="0050317E" w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> benennen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A4AB66" w14:textId="63B4FB51" w:rsidR="00142017" w:rsidRPr="00884A53" w:rsidRDefault="006A2113" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc484698066"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc233388481"/>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hygienische Maßnahmen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
-    <w:p w14:paraId="678AEF2A" w14:textId="77777777" w:rsidR="00061BD3" w:rsidRPr="00237A22" w:rsidRDefault="00061BD3" w:rsidP="00061BD3">
+    <w:p w14:paraId="72A2303E" w14:textId="3DA6DB40" w:rsidR="00FF4BC0" w:rsidRPr="00237A22" w:rsidRDefault="00FF4BC0" w:rsidP="00FF4BC0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237A22">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nach Beendigung der Tätigkeit und vor Verlassen des Arbeitsbereiches müssen die Hände gemäß </w:t>
+        <w:t>Bei Arbeiten mi</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1E0E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00237A22">
         <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gentechnisch veränderten Organismen ist ein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237A22">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Hautschutzplan</w:t>
+        <w:t>Hygieneplan</w:t>
       </w:r>
       <w:r w:rsidRPr="00237A22">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ggf. desinfiziert, sorgfältig gewaschen und rückgefettet werden.</w:t>
+        <w:t xml:space="preserve"> zu erstellen, der eine Kurzübersicht der zu beachtenden Hygienemaßnahmen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>u.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237A22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit Vorgaben hinsichtlich der </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Produkte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237A22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und der Anwendungsmethoden enthält. Es sind </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5B64">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>wirksame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237A22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Desinfektionsmittel und -verfahren auszuwählen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58060B34" w14:textId="77777777" w:rsidR="00061BD3" w:rsidRPr="00237A22" w:rsidRDefault="00061BD3" w:rsidP="00061BD3">
+    <w:p w14:paraId="678AEF2A" w14:textId="77777777" w:rsidR="00061BD3" w:rsidRDefault="00061BD3" w:rsidP="00FF4BC0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237A22">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Hygiene- und Hautschutzplan sind an geeigneter Stelle in der Anlage auszuhängen oder müssen anderweitig leicht verfügbar sein.</w:t>
+        <w:t xml:space="preserve">Nach Beendigung der Tätigkeit und vor Verlassen des Arbeitsbereiches müssen die Hände gemäß </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237A22">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hautschutzplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237A22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ggf. desinfiziert, sorgfältig gewaschen und rückgefettet werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF96758" w14:textId="55D12F85" w:rsidR="009574E1" w:rsidRPr="00884A53" w:rsidRDefault="00485A43" w:rsidP="00025E4D">
+    <w:p w14:paraId="4E17ADDB" w14:textId="5113804C" w:rsidR="00361404" w:rsidRPr="00237A22" w:rsidRDefault="00361404" w:rsidP="00FF4BC0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884A53">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Fläche zu beschränken.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bei Tätigkeiten, die eine Händedesinfektion oder das Tragen von Schutzhandschuhen erfordern, darf </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17E2C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>kein Schmuck o.ä.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an den Händen und Unterarmen getragen werden. Fingernägel müssen kurzgeschnitten sein. Für eine wirksame Händehygiene bei Verwendung von Schutzhandschuhen schließen kurzgeschnittene Fingernägel mit den Fingerkuppen ab. Künstliche und gegelte Fingernägel sind verboten. Das </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1430D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ragen von Nagellack ist </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="47"/>
+      <w:r w:rsidRPr="00361404">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>verboten/erlaubt</w:t>
+      </w:r>
+      <w:r w:rsidR="00441531">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="47"/>
+      <w:r w:rsidR="00441531">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="47"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FE4CDF" w14:textId="338BA70C" w:rsidR="0044505A" w:rsidRPr="00884A53" w:rsidRDefault="00A0014D" w:rsidP="00025E4D">
+    <w:p w14:paraId="58060B34" w14:textId="77777777" w:rsidR="00061BD3" w:rsidRPr="00237A22" w:rsidRDefault="00061BD3" w:rsidP="00FF4BC0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237A22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hygiene- und Hautschutzplan sind an geeigneter Stelle in der Anlage auszuhängen oder müssen anderweitig leicht verfügbar sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397364C1" w14:textId="77777777" w:rsidR="00FF4BC0" w:rsidRPr="00D3137B" w:rsidRDefault="00FF4BC0" w:rsidP="00FF4BC0">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Desinfektionsmittel für die Flächendesinfektionen sind mittels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Spritz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">flaschen aufzutragen und anschließend mechanisch auf der benetzten Fläche zu verreiben (Wischdesinfektion). Die Verwendung von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Sprüh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>flaschen ist nur an unzugänglichen Stellen zulässig, da die Wirkstoffe gasförmig oder als Aerosol leicht über die Atemluft aufgenommen werden können und bei regelmäßiger Anwendung zu toxikologischen Effekten und zur Allergisierung führen können.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8BDB10" w14:textId="77777777" w:rsidR="00FF4BC0" w:rsidRPr="00FF4BC0" w:rsidRDefault="00485A43" w:rsidP="00FF4BC0">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Vor Reinigungs-, Instandsetzungs- und Änderungsarbeiten an Geräten oder Einrichtungen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A40994" w:rsidRPr="00884A53">
+        <w:t>Bei Verwendung der alkoholischen Desinfektionsmittel ist insbesondere an elektrisch betriebenen Geräten und Anlagen in Verbindung mit offenen Flammen/heißen Oberflächen der Explosionsschutz zu beachten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73C0B" w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Während des Ausbringens von alkoholischen Desinfektionsmitteln muss der Raum ausreichend be- und entlüftet werden. Die Anwendung alkoholischer Desinfektionsmittel ist auf maximal 50 ml Gebrauchslösung je m² zu behandelnder</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44288">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fläche zu beschränken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FE4CDF" w14:textId="04122359" w:rsidR="0044505A" w:rsidRPr="00FF4BC0" w:rsidRDefault="00A0014D" w:rsidP="00FF4BC0">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4BC0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vor Reinigungs-, Instandsetzungs- und Änderungsarbeiten an </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1745">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ggf. kontaminierten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4BC0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Geräten oder Einrichtungen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40994" w:rsidRPr="00FF4BC0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (z.B. Sicherheitswerkbänken)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00884A53">
+      <w:r w:rsidRPr="00FF4BC0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, ist eine Desinfektion </w:t>
       </w:r>
-      <w:r w:rsidR="00F87272" w:rsidRPr="00884A53">
+      <w:r w:rsidR="00F87272" w:rsidRPr="00FF4BC0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">gemäß </w:t>
       </w:r>
-      <w:r w:rsidR="00707C35" w:rsidRPr="00884A53">
+      <w:r w:rsidR="00707C35" w:rsidRPr="00FF4BC0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hygiene</w:t>
       </w:r>
-      <w:r w:rsidR="00F87272" w:rsidRPr="00884A53">
+      <w:r w:rsidR="00F87272" w:rsidRPr="00FF4BC0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
-      <w:r w:rsidR="00A40994" w:rsidRPr="00884A53">
+      <w:r w:rsidR="00A40994" w:rsidRPr="00FF4BC0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00142DC9" w:rsidRPr="00884A53">
+      <w:r w:rsidR="00142DC9" w:rsidRPr="00FF4BC0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>vorzunehmen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD7DFCD" w14:textId="77777777" w:rsidR="0044505A" w:rsidRPr="00884A53" w:rsidRDefault="0044505A" w:rsidP="00025E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="3883"/>
@@ -7837,102 +8337,101 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA3BCB" w:rsidRPr="00884A53" w14:paraId="68B82C71" w14:textId="77777777" w:rsidTr="00025E4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EE16076" w14:textId="77777777" w:rsidR="00FA3BCB" w:rsidRPr="00884A53" w:rsidRDefault="00FA3BCB" w:rsidP="00025E4D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>BBS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="573E942A" w14:textId="77777777" w:rsidR="00FA3BCB" w:rsidRPr="00884A53" w:rsidRDefault="00FA3BCB" w:rsidP="00025E4D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4162" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16C6EE7F" w14:textId="77777777" w:rsidR="00FA3BCB" w:rsidRPr="00884A53" w:rsidRDefault="00FA3BCB" w:rsidP="00025E4D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C8DCEA1" w14:textId="77777777" w:rsidR="004C186D" w:rsidRPr="00884A53" w:rsidRDefault="004C186D" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004C186D" w:rsidRPr="00884A53" w:rsidSect="008C233A">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="004C186D" w:rsidRPr="00884A53" w:rsidSect="003739AF">
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="737" w:right="794" w:bottom="794" w:left="794" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1276" w:right="794" w:bottom="794" w:left="794" w:header="706" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:comment w:id="0" w:author="Voget, Sonja" w:date="2017-05-23T16:16:00Z" w:initials="VS(">
     <w:p w14:paraId="3D11761A" w14:textId="1F4211ED" w:rsidR="00034451" w:rsidRPr="00EE4518" w:rsidRDefault="00367469" w:rsidP="00367469">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
@@ -7985,460 +8484,608 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kommentare dienen nur der Informationen und müssen in der finalen Version gelöscht werden.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Voget, Sonja" w:date="2017-05-29T11:00:00Z" w:initials="VS(">
     <w:p w14:paraId="54BEA28D" w14:textId="72831F6B" w:rsidR="00483D83" w:rsidRDefault="00483D83">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Dies bedeutet einen Hinweis an der </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> mit dem „Betreten verboten“ Symbol.</w:t>
+        <w:t>Dies bedeutet einen Hinweis an der Labortür, dass nur benannte Mitarbeiter Zugang haben in Verbindung zB mit dem „Betreten verboten“ Symbol.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="Voget, Sonja [2]" w:date="2021-04-26T10:37:00Z" w:initials="SV">
-    <w:p w14:paraId="123A28C7" w14:textId="75FC2A5D" w:rsidR="00D53189" w:rsidRDefault="00D53189">
+  <w:comment w:id="5" w:author="Voget, Sonja [2]" w:date="2021-04-26T10:37:00Z" w:initials="SV">
+    <w:p w14:paraId="123A28C7" w14:textId="4DF5FF38" w:rsidR="00D53189" w:rsidRDefault="00D53189">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:t>Dies ist die interne Durchwahl. Siehe auch Intranet Startseite unter „Notfälle“</w:t>
+      <w:r w:rsidR="004B7FE2">
+        <w:t>Gilt nur im Klinikum nicht in den Außenbereichen</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="6" w:author="Voget, Sonja" w:date="2017-05-23T16:20:00Z" w:initials="VS(">
-    <w:p w14:paraId="4CE7D05D" w14:textId="77777777" w:rsidR="00034451" w:rsidRDefault="00034451">
+    <w:p w14:paraId="493C4DD1" w14:textId="55B898CD" w:rsidR="003739AF" w:rsidRDefault="003739AF" w:rsidP="003739AF">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00034451">
         <w:t>Das Alarmblatt muss ausgefüllt und ausgehängt sein. Erhältlich über das Intranet, Punkt „Notfälle“ oder die Homepage der Stabsstelle</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sicherheitswesen/Umweltschutz.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="12" w:author="Voget, Sonja" w:date="2017-05-24T09:01:00Z" w:initials="VS(">
+  <w:comment w:id="13" w:author="Voget, Sonja" w:date="2017-05-24T09:01:00Z" w:initials="VS(">
     <w:p w14:paraId="2C79393C" w14:textId="77777777" w:rsidR="00EE4518" w:rsidRDefault="00EE4518">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Bei Bedarf Zeilen löschen, wenn keine Strahler/Röntgengeräte oder Laser vorhanden sind.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="17" w:author="Voget, Sonja" w:date="2017-05-24T09:09:00Z" w:initials="VS(">
-    <w:p w14:paraId="688E027D" w14:textId="725065C3" w:rsidR="001C673B" w:rsidRDefault="001C673B">
+  <w:comment w:id="17" w:author="Voget, Sonja [2]" w:date="2026-06-19T06:21:00Z" w:initials="SV">
+    <w:p w14:paraId="1177DED3" w14:textId="5E537CE8" w:rsidR="00A71652" w:rsidRDefault="00A71652">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Bitte gewährleisten, dass dies </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> im Wartungsvertrag festgelegt ist!</w:t>
+        <w:t>Verschlossen reicht nicht aus</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="18" w:author="Voget, Sonja" w:date="2017-05-24T09:10:00Z" w:initials="VS(">
-    <w:p w14:paraId="71D797FD" w14:textId="1E4968BC" w:rsidR="00E6125C" w:rsidRDefault="00E6125C">
+  <w:comment w:id="19" w:author="Voget, Sonja" w:date="2017-05-24T09:09:00Z" w:initials="VS(">
+    <w:p w14:paraId="688E027D" w14:textId="725065C3" w:rsidR="001C673B" w:rsidRDefault="001C673B">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>zB</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> plus Bioindikatoren der Firma Merck. Die Krankenhaushygiene bietet hier auch einen Service an.</w:t>
+        <w:t>Bitte gewährleisten, dass dies zB im Wartungsvertrag festgelegt ist!</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="19" w:author="Voget, Sonja" w:date="2017-05-24T16:35:00Z" w:initials="VS(">
-    <w:p w14:paraId="4D6EE4C1" w14:textId="769677B4" w:rsidR="00BD5DE8" w:rsidRDefault="00BD5DE8">
+  <w:comment w:id="20" w:author="Voget, Sonja [2]" w:date="2026-06-26T17:46:00Z" w:initials="SV">
+    <w:p w14:paraId="5D06DD9E" w14:textId="389E25C3" w:rsidR="00D83D99" w:rsidRDefault="00D83D99">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="00BD5DE8">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>!</w:t>
+        <w:t>Siehe Bescheid für Vorgaben</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="20" w:author="Voget, Sonja" w:date="2017-05-29T11:10:00Z" w:initials="VS(">
-    <w:p w14:paraId="6EE60F89" w14:textId="4572C2F3" w:rsidR="00F0236E" w:rsidRDefault="00F0236E">
+  <w:comment w:id="21" w:author="Voget, Sonja" w:date="2017-05-24T09:10:00Z" w:initials="VS(">
+    <w:p w14:paraId="71D797FD" w14:textId="67A1A22D" w:rsidR="00E6125C" w:rsidRDefault="00E6125C">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
-        <w:t>Die Alternative ist chemische Inaktivierung. Denken Sie bitte daran, dass dies bei der Behörde angezeigt werden muss!</w:t>
+      <w:r w:rsidR="009044B4">
+        <w:t>Für Details siehe das Merkblatt zum Thema Autoklaven</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="22" w:author="Voget, Sonja" w:date="2017-05-24T16:34:00Z" w:initials="VS(">
-    <w:p w14:paraId="3EECB782" w14:textId="120C79A0" w:rsidR="0027535D" w:rsidRDefault="0027535D">
+  <w:comment w:id="22" w:author="Voget, Sonja [2]" w:date="2026-06-19T07:08:00Z" w:initials="SV">
+    <w:p w14:paraId="32446B5B" w14:textId="77777777" w:rsidR="00294027" w:rsidRDefault="00294027" w:rsidP="00294027">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Hlk233388039"/>
+      <w:r>
+        <w:t>Hierbei muss sichergestellt sein, dass alle Schichten autoklaviert werden. Hierzu ist eine Validierung des Verfahrens notwendig.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="25" w:author="Voget, Sonja [2]" w:date="2026-06-19T11:14:00Z" w:initials="SV">
+    <w:p w14:paraId="05D755C2" w14:textId="25584723" w:rsidR="00294027" w:rsidRDefault="00294027" w:rsidP="00294027">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_Hlk233388052"/>
+      <w:r w:rsidR="001D7E22">
+        <w:t>Bezüglich der Festlegung dieser Maßnahme b</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">itte </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7E22">
+        <w:t>Kapitel 3.1 der</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Stellungnahme der ZKBS Az 6790-10-73 </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7E22">
+        <w:t>beachten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="27" w:author="Voget, Sonja [2]" w:date="2026-06-26T17:33:00Z" w:initials="SV">
+    <w:p w14:paraId="57746770" w14:textId="54472C30" w:rsidR="001D7E22" w:rsidRDefault="001D7E22">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Werden die GVOs aufgearbeitet durch Lyse (zb bei DNA/RNA/ Protein Extraktion mittels Kit) fällt KEIN GVO haltiger Abfall an, der inaktiviert werden muss. Die Entsorgung richtet sich dann nach den strahlenschutzrechtlichen Vorgaben. Bitte dies hier in der BA aufnehmen, wenn dies der Fall ist!</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="29" w:author="Voget, Sonja [2]" w:date="2026-06-26T11:24:00Z" w:initials="SV">
+    <w:p w14:paraId="04E8F452" w14:textId="20CF8140" w:rsidR="001D7E22" w:rsidRDefault="001D7E22" w:rsidP="001D7E22">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_Hlk233388366"/>
+      <w:r>
+        <w:t xml:space="preserve"> Denken Sie bitte daran, dass dies vorher bei der Behörde angezeigt werden muss!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F1AC6D" w14:textId="2C1C0135" w:rsidR="001D7E22" w:rsidRDefault="001D7E22" w:rsidP="001D7E22">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Das Verfahren muss validiert sein</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D99">
+        <w:t>; entweder durch eigene Nachweise, Publikationen oder bereits zugelassene Verfahren</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="33" w:author="Voget, Sonja" w:date="2017-05-24T16:34:00Z" w:initials="VS(">
+    <w:p w14:paraId="3EECB782" w14:textId="4404A4A9" w:rsidR="0027535D" w:rsidRDefault="0027535D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Bitte kontaktieren Sie für</w:t>
       </w:r>
       <w:r w:rsidR="00F0236E">
-        <w:t xml:space="preserve"> eine Beratung den Betriebsärztlichen Dienst!</w:t>
+        <w:t xml:space="preserve"> eine Beratung den Betriebsärztlichen Dienst</w:t>
+      </w:r>
+      <w:r w:rsidR="0031667A">
+        <w:t xml:space="preserve"> und konkretisieren die Vorgab</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6369">
+        <w:t>e, ob eine Vorsorgeuntersuchung vorgeschrieben oder angeboten wird.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="27" w:author="Voget, Sonja" w:date="2017-05-29T12:58:00Z" w:initials="VS(">
+  <w:comment w:id="37" w:author="Voget, Sonja [2]" w:date="2026-07-15T14:10:00Z" w:initials="SV">
+    <w:p w14:paraId="2093BF1B" w14:textId="1975482A" w:rsidR="00550B87" w:rsidRPr="00550B87" w:rsidRDefault="00550B87">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es kann erforderlich sein, dass </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>unter dem Labo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rkittel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auch lange Kleidung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> getragen wird.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dies muss für den Tätigkeitsbereich festgelegt und in die Betriebsanweisung und die Unterweisung mit aufgenommen werden!</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="41" w:author="Voget, Sonja" w:date="2017-05-29T12:58:00Z" w:initials="VS(">
     <w:p w14:paraId="294FBDF7" w14:textId="793D8250" w:rsidR="009A1549" w:rsidRDefault="009A1549">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Hier sind nur Stichpunkte aufgeführt, die bitte angepasst werden müssen.</w:t>
       </w:r>
       <w:r w:rsidR="00F82B12">
         <w:t xml:space="preserve"> Finden keine Arbeiten mit transgenen Tieren statt, bitte diesen Punkt komplett streichen.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="29" w:author="Voget, Sonja" w:date="2017-05-29T13:02:00Z" w:initials="VS(">
+  <w:comment w:id="43" w:author="Voget, Sonja" w:date="2017-05-29T13:02:00Z" w:initials="VS(">
     <w:p w14:paraId="4D830E8B" w14:textId="42732CBA" w:rsidR="009A1549" w:rsidRDefault="009A1549">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00826652">
         <w:t>Bitte bei Bedarf anpassen und fehlendes ergänzen. Nichtzutreffendes löschen.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="30" w:author="Voget, Sonja" w:date="2017-06-01T10:56:00Z" w:initials="VS(">
-    <w:p w14:paraId="22A7E54E" w14:textId="77777777" w:rsidR="0036025B" w:rsidRDefault="0036025B" w:rsidP="0036025B">
+  <w:comment w:id="44" w:author="Voget, Sonja" w:date="2017-06-01T10:56:00Z" w:initials="VS(">
+    <w:p w14:paraId="418F9BE7" w14:textId="77777777" w:rsidR="0036025B" w:rsidRDefault="0036025B" w:rsidP="0036025B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diese zusätzlichen Sicherheitsmaßnahmen sind nicht erforderlich, wenn es sich bei den Empfängerorganismen um etablierte Zelllinien oder primäre Zellen der Risikogruppe 1 handelt und die übertragenen </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Diese zusätzlichen Sicherheitsmaßnahmen sind nicht erforderlich, wenn es sich bei den Empfängerorganismen um etablierte Zelllinien oder primäre Zellen der Risikogruppe 1 handelt und die übertragenen Nukleinsäureabschnitte im Wirtsgenom integriert und nicht stabil episomal vorliegen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6789A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C55C5BC" w14:textId="77777777" w:rsidR="00B6789A" w:rsidRDefault="00B6789A" w:rsidP="0036025B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A7E54E" w14:textId="5353ABA1" w:rsidR="00B6789A" w:rsidRDefault="00B6789A" w:rsidP="0036025B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Nukleinsäureabschnitte</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Für Details siehe das Merkblatt „Gentechnische Arbeiten mit Onkogenen“</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="47" w:author="Voget, Sonja [2]" w:date="2026-06-11T15:57:00Z" w:initials="SV">
+    <w:p w14:paraId="5C62DE89" w14:textId="1605D742" w:rsidR="00441531" w:rsidRDefault="00441531">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> vorliegen</w:t>
+        <w:t xml:space="preserve">Dies muss intern festgelegt werden. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17E2C">
+        <w:t>Siehe für Details die Handlungshilfe zur Händehygiene in Laboren.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:commentEx w15:paraId="61EC9A49" w15:done="0"/>
   <w15:commentEx w15:paraId="54BEA28D" w15:done="0"/>
   <w15:commentEx w15:paraId="123A28C7" w15:done="0"/>
-  <w15:commentEx w15:paraId="30942AA3" w15:done="0"/>
-  <w15:commentEx w15:paraId="4CE7D05D" w15:done="0"/>
+  <w15:commentEx w15:paraId="493C4DD1" w15:done="0"/>
   <w15:commentEx w15:paraId="2C79393C" w15:done="0"/>
+  <w15:commentEx w15:paraId="1177DED3" w15:done="0"/>
   <w15:commentEx w15:paraId="688E027D" w15:done="0"/>
+  <w15:commentEx w15:paraId="5D06DD9E" w15:done="0"/>
   <w15:commentEx w15:paraId="71D797FD" w15:done="0"/>
-  <w15:commentEx w15:paraId="4D6EE4C1" w15:done="0"/>
-  <w15:commentEx w15:paraId="6EE60F89" w15:done="0"/>
+  <w15:commentEx w15:paraId="32446B5B" w15:done="0"/>
+  <w15:commentEx w15:paraId="05D755C2" w15:done="0"/>
+  <w15:commentEx w15:paraId="57746770" w15:done="0"/>
+  <w15:commentEx w15:paraId="77F1AC6D" w15:done="0"/>
   <w15:commentEx w15:paraId="3EECB782" w15:done="0"/>
+  <w15:commentEx w15:paraId="2093BF1B" w15:done="0"/>
   <w15:commentEx w15:paraId="294FBDF7" w15:done="0"/>
   <w15:commentEx w15:paraId="4D830E8B" w15:done="0"/>
   <w15:commentEx w15:paraId="22A7E54E" w15:done="0"/>
+  <w15:commentEx w15:paraId="5C62DE89" w15:done="0"/>
 </w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr wp14">
+  <w16cex:commentExtensible w16cex:durableId="3C23D985" w16cex:dateUtc="2026-06-19T04:21:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="08004BDB" w16cex:dateUtc="2026-06-26T15:46:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="09207D82" w16cex:dateUtc="2026-06-19T05:08:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="240B4D15" w16cex:dateUtc="2026-06-19T09:14:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="36A80976" w16cex:dateUtc="2026-06-26T15:33:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1BAAA52E" w16cex:dateUtc="2026-06-26T09:24:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="06F2114A" w16cex:dateUtc="2026-07-15T12:10:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4150DE8D" w16cex:dateUtc="2026-06-11T13:57:00Z"/>
+</w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w16cid:commentId w16cid:paraId="61EC9A49" w16cid:durableId="476D3B69"/>
   <w16cid:commentId w16cid:paraId="54BEA28D" w16cid:durableId="55A71E71"/>
   <w16cid:commentId w16cid:paraId="123A28C7" w16cid:durableId="4678048C"/>
-  <w16cid:commentId w16cid:paraId="30942AA3" w16cid:durableId="0B2EF0C0"/>
-  <w16cid:commentId w16cid:paraId="4CE7D05D" w16cid:durableId="5913F670"/>
+  <w16cid:commentId w16cid:paraId="493C4DD1" w16cid:durableId="5913F670"/>
   <w16cid:commentId w16cid:paraId="2C79393C" w16cid:durableId="3358C7C3"/>
+  <w16cid:commentId w16cid:paraId="1177DED3" w16cid:durableId="3C23D985"/>
   <w16cid:commentId w16cid:paraId="688E027D" w16cid:durableId="7EECFB4E"/>
+  <w16cid:commentId w16cid:paraId="5D06DD9E" w16cid:durableId="08004BDB"/>
   <w16cid:commentId w16cid:paraId="71D797FD" w16cid:durableId="090E595C"/>
-  <w16cid:commentId w16cid:paraId="4D6EE4C1" w16cid:durableId="56F099A9"/>
-  <w16cid:commentId w16cid:paraId="6EE60F89" w16cid:durableId="6FDC9F1E"/>
+  <w16cid:commentId w16cid:paraId="32446B5B" w16cid:durableId="09207D82"/>
+  <w16cid:commentId w16cid:paraId="05D755C2" w16cid:durableId="240B4D15"/>
+  <w16cid:commentId w16cid:paraId="57746770" w16cid:durableId="36A80976"/>
+  <w16cid:commentId w16cid:paraId="77F1AC6D" w16cid:durableId="1BAAA52E"/>
   <w16cid:commentId w16cid:paraId="3EECB782" w16cid:durableId="20963BFF"/>
+  <w16cid:commentId w16cid:paraId="2093BF1B" w16cid:durableId="06F2114A"/>
   <w16cid:commentId w16cid:paraId="294FBDF7" w16cid:durableId="4E831208"/>
   <w16cid:commentId w16cid:paraId="4D830E8B" w16cid:durableId="7FA48811"/>
   <w16cid:commentId w16cid:paraId="22A7E54E" w16cid:durableId="75EA00AC"/>
+  <w16cid:commentId w16cid:paraId="5C62DE89" w16cid:durableId="4150DE8D"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DCE6590" w14:textId="77777777" w:rsidR="003C6E36" w:rsidRDefault="003C6E36" w:rsidP="00142017">
+    <w:p w14:paraId="73A9E808" w14:textId="77777777" w:rsidR="000C04EB" w:rsidRDefault="000C04EB" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AED8EA3" w14:textId="77777777" w:rsidR="003C6E36" w:rsidRDefault="003C6E36" w:rsidP="00142017">
+    <w:p w14:paraId="648BC6B5" w14:textId="77777777" w:rsidR="000C04EB" w:rsidRDefault="000C04EB" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Optima">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000067" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="USABlack">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -8473,192 +9120,202 @@
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00315778">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2DB6BD15" w14:textId="77777777" w:rsidR="00367469" w:rsidRDefault="00367469">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="418D1109" w14:textId="104F3CA4" w:rsidR="004D536B" w:rsidRPr="004D536B" w:rsidRDefault="004D536B">
+  <w:p w14:paraId="418D1109" w14:textId="32806D20" w:rsidR="004D536B" w:rsidRPr="004D536B" w:rsidRDefault="004D536B">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00883104">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vorlage: Biologische Sicherheit, Stand </w:t>
     </w:r>
-    <w:r w:rsidR="005A2962">
+    <w:r w:rsidR="006C30B2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>05.08.2025</w:t>
+      <w:t>15.07</w:t>
+    </w:r>
+    <w:r w:rsidR="009244C2">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F947D07" w14:textId="77777777" w:rsidR="003C6E36" w:rsidRDefault="003C6E36" w:rsidP="00142017">
+    <w:p w14:paraId="5B9A1E17" w14:textId="77777777" w:rsidR="000C04EB" w:rsidRDefault="000C04EB" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EE32BFE" w14:textId="77777777" w:rsidR="003C6E36" w:rsidRDefault="003C6E36" w:rsidP="00142017">
+    <w:p w14:paraId="75F025F9" w14:textId="77777777" w:rsidR="000C04EB" w:rsidRDefault="000C04EB" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6DAB1547" w14:textId="77777777" w:rsidR="00367469" w:rsidRDefault="00367469" w:rsidP="00F06B54">
-[...10 lines deleted...]
-  <w:p w14:paraId="41DF4243" w14:textId="233FF06D" w:rsidR="005A2962" w:rsidRDefault="005A2962" w:rsidP="00F06B54">
+  <w:p w14:paraId="6DAB1547" w14:textId="79AFF590" w:rsidR="00367469" w:rsidRDefault="00E17E2C" w:rsidP="00F06B54">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="7245"/>
       </w:tabs>
       <w:ind w:right="990"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66F75432" wp14:editId="3965F0C2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66F75432" wp14:editId="650DCD8B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>10160</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>178435</wp:posOffset>
+          </wp:positionV>
           <wp:extent cx="2590800" cy="325755"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="4" name="Grafik 4"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20211"/>
+              <wp:lineTo x="21441" y="20211"/>
+              <wp:lineTo x="21441" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="29" name="Grafik 29"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2590800" cy="325755"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="07E152A2" w14:textId="742B8DE2" w:rsidR="00367469" w:rsidRPr="00F06B54" w:rsidRDefault="00367469" w:rsidP="00F06B54">
+  <w:p w14:paraId="07E152A2" w14:textId="621FD15E" w:rsidR="00367469" w:rsidRPr="00E17E2C" w:rsidRDefault="00367469" w:rsidP="00E17E2C">
     <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
-        <w:tab w:val="right" w:pos="9639"/>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>Klinik</w:t>
     </w:r>
     <w:r w:rsidR="00EE4518">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t xml:space="preserve"> bzw. </w:t>
     </w:r>
     <w:r w:rsidRPr="006B1FE5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:highlight w:val="yellow"/>
@@ -8928,50 +9585,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13141E61"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39889040"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16236D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D78A4F68"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9040,51 +9786,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16946FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9618A23C"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9153,51 +9899,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6192" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6912" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170C4E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B7E23A8"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9266,51 +10012,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B0B34B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BDAD002"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9379,51 +10125,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22915A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43D01242"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9492,51 +10238,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28ED3C31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16C8467A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
@@ -9581,51 +10327,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="296B171A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9260E5D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -9670,51 +10416,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3231477C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -9756,51 +10502,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B044A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04E8B570"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9842,51 +10588,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9245E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FA2F87A"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9955,51 +10701,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FEF72B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -10041,51 +10787,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4340420F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF0088E8"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10154,51 +10900,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45952BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C6C60F2"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10267,51 +11013,165 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CC2706F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5ACCC2A0"/>
+    <w:lvl w:ilvl="0" w:tplc="6FF8D6D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="831" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1551" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2271" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2991" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3711" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4431" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5151" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5871" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6591" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530641B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="540CD036"/>
     <w:lvl w:ilvl="0" w:tplc="588681C4">
       <w:start w:val="11"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -10356,51 +11216,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55987A14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -10442,51 +11302,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58BA2942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="219A620C"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2062" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10555,51 +11415,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B2E425B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B972F512"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10641,51 +11501,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F465458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDB24906"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10727,51 +11587,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60207034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F3EFE40"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10813,51 +11673,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B975A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E82CC98"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10926,51 +11786,164 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F206430"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AAF0285A"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1922" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2642" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3362" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4082" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4802" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5522" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6242" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6962" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7682" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FB7021A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9260E5D4"/>
     <w:lvl w:ilvl="0" w:tplc="D0CC9940">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -11015,51 +11988,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7326482E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C2040E2"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2856" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11128,51 +12101,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7176" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7896" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73637859"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -11214,51 +12187,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="742D38C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5E66BC"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11327,51 +12300,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B065622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25242FDA"/>
     <w:lvl w:ilvl="0" w:tplc="04070013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11413,51 +12386,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B943478"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD503332"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C0239B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FD0F6D0"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11526,51 +12612,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E22307A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13DC3ADE"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11639,51 +12725,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EFE3102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2D63AE0"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11726,396 +12812,460 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="68963149">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="382751901">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="382751901">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="1664046730">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1882938397">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="848181185">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="316307713">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="503324135">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="351420397">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="808671354">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1654523111">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="851143437">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1472476494">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1459765583">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1007486805">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1467351464">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1596278881">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1036125117">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1691641773">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="351420397">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1654523111">
+  <w:num w:numId="19" w16cid:durableId="392432280">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="851143437">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="20" w16cid:durableId="1877963057">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1472476494">
-[...8 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1467351464">
+  <w:num w:numId="21" w16cid:durableId="842860808">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1596278881">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="22" w16cid:durableId="7605186">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="580453406">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1515535835">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2136171748">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="777138552">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2132942510">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1702246922">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="764303312">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="366837252">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2017489033">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1415473382">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="952706277">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1404793129">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="629870075">
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:person w15:author="Voget, Sonja">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-1690856285-345092849-442037413-9281"/>
   </w15:person>
   <w15:person w15:author="Voget, Sonja [2]">
     <w15:presenceInfo w15:providerId="None" w15:userId="Voget, Sonja"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00275F1F"/>
     <w:rsid w:val="00017C24"/>
     <w:rsid w:val="000210FB"/>
     <w:rsid w:val="00025E4D"/>
     <w:rsid w:val="00034451"/>
+    <w:rsid w:val="00037961"/>
     <w:rsid w:val="0004412B"/>
     <w:rsid w:val="00045C70"/>
     <w:rsid w:val="00061BD3"/>
     <w:rsid w:val="00067AD7"/>
     <w:rsid w:val="00072A49"/>
     <w:rsid w:val="00073513"/>
     <w:rsid w:val="00094468"/>
     <w:rsid w:val="000A245D"/>
     <w:rsid w:val="000A4E19"/>
+    <w:rsid w:val="000C04EB"/>
     <w:rsid w:val="000D6164"/>
+    <w:rsid w:val="000D7797"/>
     <w:rsid w:val="000F768E"/>
+    <w:rsid w:val="00116217"/>
     <w:rsid w:val="001168C1"/>
     <w:rsid w:val="00133430"/>
     <w:rsid w:val="00142017"/>
     <w:rsid w:val="00142DC9"/>
+    <w:rsid w:val="00151BA4"/>
     <w:rsid w:val="00183812"/>
     <w:rsid w:val="001A11B1"/>
     <w:rsid w:val="001B7EC0"/>
     <w:rsid w:val="001C673B"/>
+    <w:rsid w:val="001D7E22"/>
     <w:rsid w:val="001E3CBC"/>
     <w:rsid w:val="001E3CDE"/>
+    <w:rsid w:val="001E4212"/>
     <w:rsid w:val="001F53AE"/>
     <w:rsid w:val="002033C5"/>
     <w:rsid w:val="00230DA2"/>
     <w:rsid w:val="00243A48"/>
     <w:rsid w:val="00247B8B"/>
+    <w:rsid w:val="00267B8C"/>
     <w:rsid w:val="0027535D"/>
     <w:rsid w:val="00275F1F"/>
     <w:rsid w:val="002818FD"/>
     <w:rsid w:val="00286724"/>
+    <w:rsid w:val="00294027"/>
+    <w:rsid w:val="002F00E6"/>
     <w:rsid w:val="00315778"/>
+    <w:rsid w:val="0031667A"/>
     <w:rsid w:val="00331FA6"/>
     <w:rsid w:val="003353E3"/>
+    <w:rsid w:val="003364EA"/>
     <w:rsid w:val="00344920"/>
+    <w:rsid w:val="00346E15"/>
     <w:rsid w:val="0036025B"/>
+    <w:rsid w:val="00361404"/>
     <w:rsid w:val="00367469"/>
+    <w:rsid w:val="003739AF"/>
     <w:rsid w:val="0038092F"/>
     <w:rsid w:val="003864BE"/>
     <w:rsid w:val="00390802"/>
     <w:rsid w:val="003A04E0"/>
+    <w:rsid w:val="003B231B"/>
     <w:rsid w:val="003C62A0"/>
     <w:rsid w:val="003C6E36"/>
     <w:rsid w:val="003F3DA4"/>
     <w:rsid w:val="00402AEA"/>
+    <w:rsid w:val="00441531"/>
     <w:rsid w:val="0044505A"/>
     <w:rsid w:val="00457794"/>
     <w:rsid w:val="00465F94"/>
     <w:rsid w:val="00480671"/>
     <w:rsid w:val="00483D83"/>
+    <w:rsid w:val="0048457A"/>
     <w:rsid w:val="00485A43"/>
+    <w:rsid w:val="004A1745"/>
     <w:rsid w:val="004A4B0A"/>
     <w:rsid w:val="004A55F9"/>
     <w:rsid w:val="004B4DFC"/>
+    <w:rsid w:val="004B7FE2"/>
     <w:rsid w:val="004C186D"/>
     <w:rsid w:val="004C44AA"/>
     <w:rsid w:val="004C5915"/>
     <w:rsid w:val="004D2A8A"/>
     <w:rsid w:val="004D536B"/>
     <w:rsid w:val="004E4387"/>
+    <w:rsid w:val="004F3D54"/>
     <w:rsid w:val="0050205E"/>
     <w:rsid w:val="0050317E"/>
     <w:rsid w:val="0051347D"/>
     <w:rsid w:val="00527C3E"/>
     <w:rsid w:val="00541986"/>
+    <w:rsid w:val="00550B87"/>
     <w:rsid w:val="00553B03"/>
     <w:rsid w:val="005A2962"/>
+    <w:rsid w:val="005D0EBC"/>
     <w:rsid w:val="005D67F8"/>
     <w:rsid w:val="005F37FC"/>
     <w:rsid w:val="005F3B2D"/>
     <w:rsid w:val="005F6324"/>
     <w:rsid w:val="005F7725"/>
     <w:rsid w:val="00600240"/>
     <w:rsid w:val="00612E3D"/>
     <w:rsid w:val="00625BCE"/>
     <w:rsid w:val="00626818"/>
     <w:rsid w:val="00644B29"/>
     <w:rsid w:val="00654FDC"/>
     <w:rsid w:val="00667645"/>
     <w:rsid w:val="0067152D"/>
     <w:rsid w:val="006802AD"/>
     <w:rsid w:val="00681155"/>
     <w:rsid w:val="00681160"/>
+    <w:rsid w:val="00682DB5"/>
+    <w:rsid w:val="00694A30"/>
     <w:rsid w:val="006A2113"/>
+    <w:rsid w:val="006B024B"/>
     <w:rsid w:val="006B15B0"/>
     <w:rsid w:val="006B1FE5"/>
+    <w:rsid w:val="006C30B2"/>
+    <w:rsid w:val="006D2326"/>
     <w:rsid w:val="006F3756"/>
     <w:rsid w:val="00705390"/>
     <w:rsid w:val="00707C35"/>
     <w:rsid w:val="00720983"/>
     <w:rsid w:val="00731351"/>
     <w:rsid w:val="00734BD3"/>
+    <w:rsid w:val="007417E9"/>
     <w:rsid w:val="00743C56"/>
     <w:rsid w:val="00756806"/>
     <w:rsid w:val="007648D8"/>
     <w:rsid w:val="00773C27"/>
     <w:rsid w:val="00781B2A"/>
     <w:rsid w:val="00785DD8"/>
+    <w:rsid w:val="00786F33"/>
+    <w:rsid w:val="007A2161"/>
     <w:rsid w:val="007B0B9A"/>
     <w:rsid w:val="007C665E"/>
     <w:rsid w:val="00820067"/>
     <w:rsid w:val="00823359"/>
     <w:rsid w:val="00826652"/>
     <w:rsid w:val="00837EF0"/>
     <w:rsid w:val="008663B3"/>
+    <w:rsid w:val="00866AB4"/>
     <w:rsid w:val="00876CA6"/>
     <w:rsid w:val="00876CD8"/>
+    <w:rsid w:val="00881668"/>
     <w:rsid w:val="0088302D"/>
     <w:rsid w:val="00884A53"/>
     <w:rsid w:val="008935B1"/>
+    <w:rsid w:val="008A2EEB"/>
     <w:rsid w:val="008C233A"/>
     <w:rsid w:val="008C2CAF"/>
     <w:rsid w:val="008E57C4"/>
     <w:rsid w:val="008E760C"/>
+    <w:rsid w:val="008E7D28"/>
     <w:rsid w:val="008F234B"/>
     <w:rsid w:val="008F4CD3"/>
+    <w:rsid w:val="009044B4"/>
     <w:rsid w:val="00905470"/>
+    <w:rsid w:val="009244C2"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009736DB"/>
     <w:rsid w:val="00995F93"/>
     <w:rsid w:val="009A1549"/>
     <w:rsid w:val="009A1E3F"/>
     <w:rsid w:val="009A2B77"/>
     <w:rsid w:val="009A4E5B"/>
+    <w:rsid w:val="009D5E71"/>
     <w:rsid w:val="009E60FA"/>
     <w:rsid w:val="00A0014D"/>
     <w:rsid w:val="00A00E8C"/>
     <w:rsid w:val="00A25D3F"/>
     <w:rsid w:val="00A40994"/>
     <w:rsid w:val="00A40BA2"/>
+    <w:rsid w:val="00A44997"/>
     <w:rsid w:val="00A62020"/>
+    <w:rsid w:val="00A6247F"/>
     <w:rsid w:val="00A630AC"/>
+    <w:rsid w:val="00A71652"/>
+    <w:rsid w:val="00A81417"/>
     <w:rsid w:val="00A927EC"/>
     <w:rsid w:val="00A92859"/>
     <w:rsid w:val="00A95782"/>
     <w:rsid w:val="00AA2145"/>
     <w:rsid w:val="00AC55E0"/>
     <w:rsid w:val="00AE3BEF"/>
     <w:rsid w:val="00AE62D0"/>
     <w:rsid w:val="00AF63A9"/>
     <w:rsid w:val="00B00601"/>
     <w:rsid w:val="00B06F14"/>
     <w:rsid w:val="00B1023D"/>
     <w:rsid w:val="00B236C3"/>
     <w:rsid w:val="00B32D3C"/>
     <w:rsid w:val="00B50C51"/>
+    <w:rsid w:val="00B6789A"/>
     <w:rsid w:val="00B75EE0"/>
     <w:rsid w:val="00B836F6"/>
     <w:rsid w:val="00B93A2F"/>
     <w:rsid w:val="00BA6B6B"/>
     <w:rsid w:val="00BB1BDC"/>
     <w:rsid w:val="00BB1D1A"/>
     <w:rsid w:val="00BC45C0"/>
     <w:rsid w:val="00BD0A9A"/>
     <w:rsid w:val="00BD5DE8"/>
     <w:rsid w:val="00BD638A"/>
     <w:rsid w:val="00BE5241"/>
     <w:rsid w:val="00BE74F8"/>
+    <w:rsid w:val="00BE7E3C"/>
     <w:rsid w:val="00BF243F"/>
     <w:rsid w:val="00C01F05"/>
     <w:rsid w:val="00C41B7F"/>
     <w:rsid w:val="00C44288"/>
     <w:rsid w:val="00C634F4"/>
     <w:rsid w:val="00C74E57"/>
     <w:rsid w:val="00C93F58"/>
     <w:rsid w:val="00CB181F"/>
     <w:rsid w:val="00CB2700"/>
     <w:rsid w:val="00CC4D18"/>
+    <w:rsid w:val="00D1430D"/>
     <w:rsid w:val="00D16023"/>
     <w:rsid w:val="00D20CBB"/>
     <w:rsid w:val="00D25473"/>
     <w:rsid w:val="00D53189"/>
     <w:rsid w:val="00D83428"/>
+    <w:rsid w:val="00D83D99"/>
     <w:rsid w:val="00D9111C"/>
     <w:rsid w:val="00DC584E"/>
     <w:rsid w:val="00DC771C"/>
+    <w:rsid w:val="00DF1E0E"/>
     <w:rsid w:val="00E027FD"/>
     <w:rsid w:val="00E13777"/>
+    <w:rsid w:val="00E17E2C"/>
     <w:rsid w:val="00E5597A"/>
     <w:rsid w:val="00E6125C"/>
     <w:rsid w:val="00E66533"/>
     <w:rsid w:val="00E72020"/>
     <w:rsid w:val="00E73C25"/>
     <w:rsid w:val="00E8753A"/>
     <w:rsid w:val="00E922B8"/>
+    <w:rsid w:val="00E930FF"/>
     <w:rsid w:val="00E96358"/>
+    <w:rsid w:val="00EB6369"/>
     <w:rsid w:val="00EC18EC"/>
     <w:rsid w:val="00EE4518"/>
+    <w:rsid w:val="00EF3365"/>
     <w:rsid w:val="00F0236E"/>
     <w:rsid w:val="00F06B54"/>
+    <w:rsid w:val="00F124CE"/>
     <w:rsid w:val="00F1265F"/>
     <w:rsid w:val="00F20C80"/>
     <w:rsid w:val="00F255E5"/>
     <w:rsid w:val="00F56DF6"/>
     <w:rsid w:val="00F56F6D"/>
     <w:rsid w:val="00F73669"/>
     <w:rsid w:val="00F73C0B"/>
     <w:rsid w:val="00F76802"/>
     <w:rsid w:val="00F82B12"/>
     <w:rsid w:val="00F8670A"/>
     <w:rsid w:val="00F87272"/>
     <w:rsid w:val="00F91020"/>
     <w:rsid w:val="00FA3BCB"/>
     <w:rsid w:val="00FB7862"/>
     <w:rsid w:val="00FC3F1C"/>
     <w:rsid w:val="00FD735C"/>
     <w:rsid w:val="00FE36F2"/>
+    <w:rsid w:val="00FF4BC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="414EFED2"/>
@@ -13116,56 +14266,57 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1535269512">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Hyperion">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="04617B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DBF5F9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0F6FC6"/>
       </a:accent1>
@@ -13434,66 +14585,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1479812F-56D2-4B36-8A64-59D783464AA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2437</Words>
-  <Characters>15358</Characters>
+  <Words>2768</Words>
+  <Characters>17445</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>145</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17760</CharactersWithSpaces>
+  <CharactersWithSpaces>20173</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Voget, Sonja (ZVW)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>