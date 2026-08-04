--- v0 (2026-05-12)
+++ v1 (2026-08-04)
@@ -1,63 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="39B31820" w14:textId="77777777" w:rsidR="00286256" w:rsidRDefault="00286256" w:rsidP="00025E4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="572DEC90" w14:textId="77777777" w:rsidR="00C168F7" w:rsidRDefault="00C168F7" w:rsidP="00025E4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="063B6A4F" w14:textId="77777777" w:rsidR="00C168F7" w:rsidRDefault="00C168F7" w:rsidP="00025E4D">
       <w:pPr>
@@ -179,51 +178,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53D68395" wp14:editId="015CE5CF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>136835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>31794</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="914400" cy="822960"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Grafik 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="914400" cy="822960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -242,51 +241,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BB2F7BD" wp14:editId="365B73D1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5450013</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6734</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="914400" cy="822960"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="914400" cy="822960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -413,1781 +412,1765 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="584654999"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="212B1BA4" w14:textId="77777777" w:rsidR="00142017" w:rsidRDefault="00142017" w:rsidP="00025E4D">
           <w:pPr>
             <w:pStyle w:val="Inhaltsverzeichnisberschrift"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r>
             <w:t>Inhalt</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="47CCD9B5" w14:textId="50C663C8" w:rsidR="002D78D2" w:rsidRDefault="00142017">
+        <w:p w14:paraId="45BD2EB8" w14:textId="1D9EACFF" w:rsidR="00DE40AC" w:rsidRDefault="00142017">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc484698029" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388616" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Geltungsbereich</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698029 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388616 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18C8C215" w14:textId="79772D44" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="05B61067" w14:textId="2F6E139C" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698030" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388617" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Erste Hilfe/ Verhalten im Gefahrfall</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698030 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388617 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68CA647C" w14:textId="709F9A47" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="34A004CD" w14:textId="4A82A2F3" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698031" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388618" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verletzungen</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698031 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388618 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="377DE67A" w14:textId="0A179730" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="79E50DF3" w14:textId="75F21FD9" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698032" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388619" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Verhalten bei Feuer</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>Austreten von biologischem Material</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698032 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388619 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73FFB2B4" w14:textId="4BD43C63" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="63552F8B" w14:textId="6CDB1C2E" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698033" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388620" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:noProof/>
-[...3 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Energieausfall</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698033 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388620 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3377A22C" w14:textId="036B2C7E" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="560DC288" w14:textId="1F3E4A4F" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis3"/>
+            <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698034" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388621" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Benannte Personen</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698034 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388621 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F95325A" w14:textId="4CA00B5E" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="68ECCFD8" w14:textId="2312CBB4" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698035" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388622" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Benannte Personen</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>Gentechnische Arbeiten</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698035 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388622 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69B95B4B" w14:textId="5B9D6DB8" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="5FEE75A5" w14:textId="1C801ADE" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis2"/>
+            <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698036" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388623" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>4.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Gentechnische Arbeiten</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>Risikobewertung und Aufzeichnungen</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698036 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388623 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="06F039B8" w14:textId="1438F50A" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="5A243586" w14:textId="0E7EFC7C" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698037" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388624" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4.1.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>4.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Risikobewertung und Aufzeichnungen</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>Lagerung von GVOs</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698037 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388624 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48E309C8" w14:textId="63309977" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="3A2635D0" w14:textId="606400D1" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698038" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388625" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4.2.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>4.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Lagerung von GVOs</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>Inaktivierung und Entsorgung GVO-haltiger Abfälle</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698038 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388625 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48FB1180" w14:textId="724F24ED" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="66EB481F" w14:textId="34D2948D" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis3"/>
+            <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698039" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388626" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4.3.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Entsorgung von GVOs und kontaminierten Abfällen</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>Zugangsregelungen, Unterweisungen, Arbeitsmedizinische Vorsorge</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698039 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388626 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62DB3F27" w14:textId="1A3A08C4" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="6B3ACC1D" w14:textId="45A5AC28" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698040" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388627" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Zugangsregelungen, Unterweisungen, Arbeitsmedizinische Vorsorge</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>Allgemeine Vorschriften, Verhaltensregeln und Schutzmaßnahmen</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698040 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388627 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1012AB57" w14:textId="5D68A945" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="49B5623B" w14:textId="38116C3F" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis2"/>
+            <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698041" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388628" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>6.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>6.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Allgemeine Vorschriften, Verhaltensregeln und Schutzmaßnahmen</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>Persönliche Schutzausrüstung</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698041 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388628 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3743D8DC" w14:textId="384255E7" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="4E864846" w14:textId="42E85DA4" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698042" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388629" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>6.1.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>6.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Persönliche Schutzausrüstung</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>Verhaltensregeln</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698042 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388629 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40E348DD" w14:textId="5F910773" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="108F9347" w14:textId="4CA14A84" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698043" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388630" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>6.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Arbeiten mit gentechnisch veränderten Versuchstierem im Labor</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698043 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388630 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A6F1110" w14:textId="522C3B22" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="6F11C935" w14:textId="0229823A" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698044" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388631" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>6.3.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>6.4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Arbeiten mit transgenen Tieren im Labor</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>Zusatzregelungen</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698044 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388631 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="41EE774B" w14:textId="2A7F8952" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="1860DBDC" w14:textId="23EAFA9A" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698045" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388632" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              </w:rPr>
+              <w:t>6.5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              </w:rPr>
+              <w:t>Verbote</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698045 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388632 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="746341F9" w14:textId="6255AB26" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
+        <w:p w14:paraId="56DF4616" w14:textId="352778C0" w:rsidR="00DE40AC" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis3"/>
+            <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1100"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc484698046" w:history="1">
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+          <w:hyperlink w:anchor="_Toc233388633" w:history="1">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>6.5.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2" w:rsidRPr="004B6261">
+            <w:r w:rsidR="00DE40AC" w:rsidRPr="00EC70F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Verbote</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:t>Hygienische Maßnahmen</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc484698046 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D78D2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233388633 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002565C3">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="002D78D2">
+            <w:r w:rsidR="00DE40AC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1EE6E379" w14:textId="618E4A34" w:rsidR="002D78D2" w:rsidRDefault="00E630DB">
-[...87 lines deleted...]
-        <w:p w14:paraId="36D2E879" w14:textId="66AAF6D9" w:rsidR="00142017" w:rsidRDefault="00142017" w:rsidP="00025E4D">
+        <w:p w14:paraId="36D2E879" w14:textId="4E90988D" w:rsidR="00142017" w:rsidRDefault="00142017" w:rsidP="00025E4D">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="72457963" w14:textId="77777777" w:rsidR="00EE4518" w:rsidRDefault="00EE4518">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="542D45E5" w14:textId="28557A67" w:rsidR="00705390" w:rsidRPr="00D3137B" w:rsidRDefault="00275F1F" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc484698029"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc233388616"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Geltungsbereich</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3030"/>
         <w:gridCol w:w="6558"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F06B54" w:rsidRPr="00D3137B" w14:paraId="2583B444" w14:textId="77777777" w:rsidTr="00BB1BDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
@@ -2534,1641 +2517,1485 @@
         <w:t>gekennzeichnet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394C8538" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc484698030"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc233388617"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Erste Hilfe/ Verhalten im Gefahrfall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="4659" w:type="pct"/>
+        <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2256"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3477"/>
+        <w:gridCol w:w="2311"/>
+        <w:gridCol w:w="3494"/>
+        <w:gridCol w:w="3800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00094468" w:rsidRPr="00D3137B" w14:paraId="13403EBB" w14:textId="77777777" w:rsidTr="00286256">
+      <w:tr w:rsidR="00800DF2" w:rsidRPr="00884A53" w14:paraId="43CFA2DA" w14:textId="77777777" w:rsidTr="008B1A1C">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcW w:w="1203" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="479F94CD" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+          <w:p w14:paraId="703D2346" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D3137B">
+            <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:object w:dxaOrig="1360" w:dyaOrig="1360" w14:anchorId="2B70EE6A">
+              <w:object w:dxaOrig="1360" w:dyaOrig="1360" w14:anchorId="37D48D4A">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.25pt;height:80.25pt" o:ole="">
-                  <v:imagedata r:id="rId11" o:title=""/>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.15pt;height:80.15pt" o:ole="">
+                  <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1678711098" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1845630896" r:id="rId13"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4041" w:type="dxa"/>
+            <w:tcW w:w="1819" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="501C660C" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+          <w:p w14:paraId="747F3AFF" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D3137B">
+            <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Erste Hilfe Kasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3477" w:type="dxa"/>
+            <w:tcW w:w="1978" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C83B193" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+          <w:p w14:paraId="50075188" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D3137B">
+            <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Raum xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00094468" w:rsidRPr="00D3137B" w14:paraId="00DF51DE" w14:textId="77777777" w:rsidTr="00286256">
+      <w:tr w:rsidR="00800DF2" w:rsidRPr="00884A53" w14:paraId="0E5F1A9B" w14:textId="77777777" w:rsidTr="008B1A1C">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcW w:w="1203" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C62A331" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+          <w:p w14:paraId="21382A11" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4041" w:type="dxa"/>
+            <w:tcW w:w="1819" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1B5130" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+          <w:p w14:paraId="02B29B48" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D3137B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Feuer/Notarzt</w:t>
+              <w:t>Feuer/Notfall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3477" w:type="dxa"/>
+            <w:tcW w:w="1978" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="460675BB" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+          <w:p w14:paraId="18FBC91D" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D3137B">
+            <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00094468" w:rsidRPr="00D3137B" w14:paraId="1D13CC1B" w14:textId="77777777" w:rsidTr="00286256">
+      <w:tr w:rsidR="00800DF2" w:rsidRPr="00884A53" w14:paraId="4A9944A1" w14:textId="77777777" w:rsidTr="008B1A1C">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcW w:w="1203" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12545757" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+          <w:p w14:paraId="718C7835" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4041" w:type="dxa"/>
+            <w:tcW w:w="1819" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A76618" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+          <w:p w14:paraId="34EC8988" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D3137B">
+            <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Störmeldezentrale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3477" w:type="dxa"/>
+            <w:tcW w:w="1978" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5904829E" w14:textId="01397DCE" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00286256" w:rsidP="00025E4D">
+          <w:p w14:paraId="7164FF0B" w14:textId="32BB4476" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D3137B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1171</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884A53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00094468" w:rsidRPr="00D3137B" w14:paraId="0F6E9902" w14:textId="77777777" w:rsidTr="00286256">
+      <w:tr w:rsidR="00800DF2" w:rsidRPr="00884A53" w14:paraId="2E17A4F9" w14:textId="77777777" w:rsidTr="008B1A1C">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcW w:w="1203" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B89E015" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+          <w:p w14:paraId="74EAA33C" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4041" w:type="dxa"/>
+            <w:tcW w:w="1819" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="136648EB" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+          <w:p w14:paraId="68853153" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D3137B">
+            <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Giftnotrufzentrale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3477" w:type="dxa"/>
+            <w:tcW w:w="1978" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56081731" w14:textId="7D76CB7C" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="004356AA" w:rsidP="001803BD">
+          <w:p w14:paraId="58C23928" w14:textId="0EC56E3F" w:rsidR="00800DF2" w:rsidRPr="00884A53" w:rsidRDefault="00800DF2" w:rsidP="008B1A1C">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>22032</w:t>
+              <w:t>0551-19240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20F08BEA" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+    <w:p w14:paraId="0FEC935E" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00800DF2" w:rsidRDefault="00800DF2" w:rsidP="00800DF2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="363"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19737DB7" w14:textId="77777777" w:rsidR="00B100EC" w:rsidRPr="00D3137B" w:rsidRDefault="00B100EC" w:rsidP="00B100EC">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="4"/>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Alarmblatt</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beachten! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F08BEA" w14:textId="6E500C16" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00800DF2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ruhe bewahren und überstürztes, unüberlegtes Handeln vermeiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47344D99" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
-[...106 lines deleted...]
-    <w:p w14:paraId="4055EC79" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+    <w:p w14:paraId="7603E91F" w14:textId="77777777" w:rsidR="00800DF2" w:rsidRPr="00800DF2" w:rsidRDefault="00094468" w:rsidP="00800DF2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...36 lines deleted...]
-    <w:p w14:paraId="3B5DB865" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+      <w:r w:rsidRPr="00800DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Gefährdete und gefährliche Versuche beenden, ggf. Gas, Strom und Wasser abstellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4055EC79" w14:textId="3EF0E973" w:rsidR="00094468" w:rsidRPr="00800DF2" w:rsidRDefault="00094468" w:rsidP="00B100EC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
+        <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="4"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> beachten, siehe Aushänge! </w:t>
+      <w:r w:rsidRPr="00800DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verletzungen sind </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4E19" w:rsidRPr="00800DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unverzüglich dem Projektleiter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>zu melden und im Verbandsbuch zu dokumentieren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1577DDC0" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="788" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc484698031"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc233388618"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verletzungen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="3282C72C" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+    <w:p w14:paraId="33824DE8" w14:textId="77777777" w:rsidR="00B100EC" w:rsidRPr="005A2962" w:rsidRDefault="00B100EC" w:rsidP="00B100EC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="5E1FB435" w14:textId="3071DC14" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2962">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kontaminierte Hautstellen desinfizieren gemäß Hygieneplan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F37DCC" w14:textId="77777777" w:rsidR="00B100EC" w:rsidRPr="00884A53" w:rsidRDefault="00B100EC" w:rsidP="00B100EC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...25 lines deleted...]
-    <w:p w14:paraId="01512B33" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+      <w:bookmarkStart w:id="6" w:name="_Hlk232752892"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Augen und Schleimhäute ausgiebig (mindestens 5 Minuten) mit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tels Augendusche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spülen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="202DBDA6" w14:textId="77777777" w:rsidR="00B100EC" w:rsidRDefault="00B100EC" w:rsidP="00B100EC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...28 lines deleted...]
-    <w:p w14:paraId="02F1BC69" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nach leichten Verbrennungen und Verbrühungen sind die betroffenen Hautpartien unverzüglich mindestens 10 Minuten unter fließendes kaltes Wasser oder in Eis (Eismaschine) zu halten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D1482C" w14:textId="77777777" w:rsidR="00B100EC" w:rsidRPr="003739AF" w:rsidRDefault="00B100EC" w:rsidP="00B100EC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...22 lines deleted...]
-    <w:p w14:paraId="0ED5A808" w14:textId="47346D81" w:rsidR="00094468" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
+      <w:r w:rsidRPr="003739AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Verletzungen sind unverzüglich dem Projektleiter zu melden und im Verbandsbuch zu dokumentieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CA82AC" w14:textId="38DBE7DC" w:rsidR="00B100EC" w:rsidRPr="00884A53" w:rsidRDefault="00B100EC" w:rsidP="00B100EC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...143 lines deleted...]
-        <w:t>Nach leichten Verbrennungen und Verbrühungen sind die betroffenen Hautpartien unverzüglich mindestens 10 Minuten unter fließendes kaltes Wasser oder in Eis (Eismaschine) zu halten.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reten trotz dieser Sofortmaßnahmen weitere Beschwerden auf, so ist umgehend die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Notaufnahme im Universitätsklinikum aufzusuchen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Konsultierte Ärzte sind über die Möglichkeit einer Infektion mit biologischem Material zu unterrichten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD5E1E2" w14:textId="77777777" w:rsidR="00142DC9" w:rsidRPr="00D3137B" w:rsidRDefault="00094468" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc484698033"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233388619"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Austreten von biologischem Material</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="2B47765E" w14:textId="7DDD2CE5" w:rsidR="00142DC9" w:rsidRPr="00D3137B" w:rsidRDefault="00142DC9" w:rsidP="00025E4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Werden Organismen verschüttet, muss unverzüglich der kontaminierte Bereich gesperrt und desinfiziert werden. Größere kontaminierte Flüssigkeitsmengen werden mit saugfähigem Material aufgenommen und anschließend autoklaviert. Die Desinfektion erfolgt gemäß dem Hygieneplan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F94B0C3" w14:textId="77777777" w:rsidR="00142DC9" w:rsidRPr="00D3137B" w:rsidRDefault="00142DC9" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc484698034"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc233388620"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Energieausfall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="364E2705" w14:textId="77777777" w:rsidR="00142DC9" w:rsidRPr="00D3137B" w:rsidRDefault="00142DC9" w:rsidP="00025E4D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Bei einem Energieausfall sind die Arbeiten in der Sicherheitswerkbank unverzüglich einzustellen. Gefäße sind auslaufsicher zu verschließen. Die Frontscheibe der Sicherheitswerkbank ist zu schließen. Vor Wiederaufnahme der Arbeiten sind Geräte, Außenflächen von Gefäßen und Arbeitsflächen mit einem geeigneten Desinfektionsmittel zu desinfizieren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3BC028" w14:textId="3A258064" w:rsidR="00275F1F" w:rsidRPr="00D3137B" w:rsidRDefault="001C673B" w:rsidP="00025E4D">
+    <w:p w14:paraId="6F3BC028" w14:textId="3A258064" w:rsidR="00275F1F" w:rsidRPr="00D3137B" w:rsidRDefault="001C673B" w:rsidP="00B100EC">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc484698035"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc233388621"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Benannte</w:t>
       </w:r>
       <w:r w:rsidR="00275F1F" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Personen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3168"/>
         <w:gridCol w:w="3490"/>
         <w:gridCol w:w="2930"/>
       </w:tblGrid>
       <w:tr w:rsidR="00823359" w:rsidRPr="00D3137B" w14:paraId="7419CDA5" w14:textId="77777777" w:rsidTr="00EE4518">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6247BA76" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00D3137B">
+          <w:p w14:paraId="6247BA76" w14:textId="01B92488" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00B100EC" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D3137B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Projektleiter/in</w:t>
+              <w:t>Gentechnik-</w:t>
+            </w:r>
+            <w:r w:rsidR="00823359" w:rsidRPr="00D3137B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Projektleiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00823359" w:rsidRPr="00D3137B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74C92B7D" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00D3137B">
+          <w:p w14:paraId="74C92B7D" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64964674" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00D3137B">
+          <w:p w14:paraId="64964674" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00681155" w:rsidRPr="00D3137B" w14:paraId="3129590A" w14:textId="77777777" w:rsidTr="00EE4518">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF3164C" w14:textId="77777777" w:rsidR="00681155" w:rsidRPr="00D3137B" w:rsidRDefault="00681155" w:rsidP="00D3137B">
+          <w:p w14:paraId="1CF3164C" w14:textId="1A3ECAAC" w:rsidR="00681155" w:rsidRPr="00D3137B" w:rsidRDefault="00681155" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Projektleiter Stellvertreter</w:t>
+              <w:t>Stellvertreter</w:t>
+            </w:r>
+            <w:r w:rsidR="00B100EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34AB360E" w14:textId="77777777" w:rsidR="00681155" w:rsidRPr="00D3137B" w:rsidRDefault="00681155" w:rsidP="00D3137B">
+          <w:p w14:paraId="34AB360E" w14:textId="77777777" w:rsidR="00681155" w:rsidRPr="00D3137B" w:rsidRDefault="00681155" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2930" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="274585C3" w14:textId="77777777" w:rsidR="00681155" w:rsidRPr="00D3137B" w:rsidRDefault="00681155" w:rsidP="00D3137B">
+          <w:p w14:paraId="274585C3" w14:textId="77777777" w:rsidR="00681155" w:rsidRPr="00D3137B" w:rsidRDefault="00681155" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823359" w:rsidRPr="00D3137B" w14:paraId="59C23B5B" w14:textId="77777777" w:rsidTr="00EE4518">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A49AE40" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00D3137B">
+          <w:p w14:paraId="1A49AE40" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>BBS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17AE8A05" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00D3137B">
+          <w:p w14:paraId="17AE8A05" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2930" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DF1A135" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00D3137B">
+          <w:p w14:paraId="1DF1A135" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE4518" w:rsidRPr="00D3137B" w14:paraId="66086D76" w14:textId="77777777" w:rsidTr="00EE4518">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E56DCF5" w14:textId="428AB411" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00D3137B">
+          <w:p w14:paraId="4E56DCF5" w14:textId="428AB411" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Sicherheitsbeauftragte/r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75677978" w14:textId="5E2AD1BB" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00D3137B">
+          <w:p w14:paraId="75677978" w14:textId="5E2AD1BB" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DABE1F6" w14:textId="2BBCDFCE" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00D3137B">
+          <w:p w14:paraId="1DABE1F6" w14:textId="2BBCDFCE" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE4518" w:rsidRPr="00D3137B" w14:paraId="462BA61E" w14:textId="77777777" w:rsidTr="00EE4518">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B30D612" w14:textId="13909D99" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00D3137B">
+          <w:p w14:paraId="6B30D612" w14:textId="13909D99" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Strahlenschutzbeauftragte/r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B91528B" w14:textId="2DFAC21C" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00D3137B">
+          <w:p w14:paraId="4B91528B" w14:textId="2DFAC21C" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21188ED1" w14:textId="07F5899C" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00D3137B">
+          <w:p w14:paraId="21188ED1" w14:textId="07F5899C" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE4518" w:rsidRPr="00D3137B" w14:paraId="5B805C54" w14:textId="77777777" w:rsidTr="00EE4518">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30BD2DBB" w14:textId="6662ED83" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00D3137B">
+          <w:p w14:paraId="30BD2DBB" w14:textId="6662ED83" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Laserschutzbeauftragte/r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64902F2E" w14:textId="7C3EA31D" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00D3137B">
+          <w:p w14:paraId="64902F2E" w14:textId="7C3EA31D" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6EE629" w14:textId="68875FF5" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00D3137B">
+          <w:p w14:paraId="0A6EE629" w14:textId="68875FF5" w:rsidR="00EE4518" w:rsidRPr="00D3137B" w:rsidRDefault="00EE4518" w:rsidP="00B100EC">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
+            <w:commentRangeStart w:id="10"/>
+            <w:commentRangeEnd w:id="10"/>
             <w:r w:rsidRPr="00D3137B">
               <w:rPr>
                 <w:rStyle w:val="Kommentarzeichen"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:commentReference w:id="10"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B6BE861" w14:textId="77777777" w:rsidR="00823359" w:rsidRPr="00D3137B" w:rsidRDefault="00823359" w:rsidP="00025E4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A2BBBF" w14:textId="00E5880B" w:rsidR="00465F94" w:rsidRPr="00D3137B" w:rsidRDefault="00465F94" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc484698036"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc233388622"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gentechnische Arbeiten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="65093D4A" w14:textId="77777777" w:rsidR="00465F94" w:rsidRPr="00D3137B" w:rsidRDefault="00465F94" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In der gentechnischen Anlage werden gentechnische Arbeiten der Sicherheitsstufe </w:t>
@@ -4261,51 +4088,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Zu den gentechnischen Arbeiten zählen neben der Erzeugung auch die Verwendung, Vermehrung, Lagerung, Zerstörung oder Entsorgung sowie der innerbetriebliche Transport von gentechnisch veränderten Organismen (GVO).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C8108C" w14:textId="77777777" w:rsidR="00A0014D" w:rsidRPr="00D3137B" w:rsidRDefault="00045C70" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc484698037"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc233388623"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Risikobewertung und </w:t>
       </w:r>
       <w:r w:rsidR="00A0014D" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Aufzeichnungen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="242FAD9E" w14:textId="1E56B77A" w:rsidR="00FB7862" w:rsidRPr="00D3137B" w:rsidRDefault="00465F94" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -4371,337 +4198,323 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Die Aufzeichnungen sind fortlaufend und zeitnah zu führen und müs</w:t>
       </w:r>
       <w:r w:rsidR="001C673B" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>sen 30 Jahre aufbewahrt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5424494F" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="00D3137B" w:rsidRDefault="00553B03" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc484698038"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc233388624"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Lagerung von GVOs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="140DEDFA" w14:textId="77777777" w:rsidR="002D78D2" w:rsidRPr="001E3CDE" w:rsidRDefault="002D78D2" w:rsidP="002D78D2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CDE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Die Lagerung gentechnisch veränderter Organismen hat in geeigneten Behältern zu erfolgen. Zwecks sicherer Zuordnung erfolgt die Kennzeichnung der Gefäße durch dauerhafte Beschriftung / Etiketten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756F45D7" w14:textId="77777777" w:rsidR="002D78D2" w:rsidRPr="00884A53" w:rsidRDefault="002D78D2" w:rsidP="002D78D2">
+    <w:p w14:paraId="756F45D7" w14:textId="77777777" w:rsidR="002D78D2" w:rsidRPr="00884A53" w:rsidRDefault="002D78D2" w:rsidP="00B100EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Lagerung von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Bakterien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>-xx°C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erfolgt im Tiefkühlschrank im Raum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D747E2" w14:textId="77777777" w:rsidR="002D78D2" w:rsidRPr="00884A53" w:rsidRDefault="002D78D2" w:rsidP="00B100EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Lagerung von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Zellen/Viren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei -80°C erfolgt im Tiefkühlschrank im Raum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05ED8FD5" w14:textId="77777777" w:rsidR="002D78D2" w:rsidRPr="00884A53" w:rsidRDefault="002D78D2" w:rsidP="00B100EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Lagerung von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Zellen/Viren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc. in flüssigem Stickstoff erfolgt im Raum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B392FC" w14:textId="77777777" w:rsidR="002D78D2" w:rsidRPr="00884A53" w:rsidRDefault="002D78D2" w:rsidP="002D78D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884A53">
-[...136 lines deleted...]
-    <w:p w14:paraId="551A6E4A" w14:textId="77777777" w:rsidR="002D78D2" w:rsidRDefault="002D78D2" w:rsidP="002D78D2">
+    </w:p>
+    <w:p w14:paraId="61701B80" w14:textId="77777777" w:rsidR="00B100EC" w:rsidRDefault="002D78D2" w:rsidP="00B100EC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3CDE">
+      <w:r w:rsidRPr="00B100EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Geräte zur Lagerung</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E3CDE">
+      <w:r w:rsidRPr="00B100EC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E3CDE">
+      <w:r w:rsidRPr="00B100EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>für S2 GVOs</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E3CDE">
+      <w:r w:rsidRPr="00B100EC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind mit S2 und dem Biohazard-Symbol zu kennzeichnen. Die Zugangsbeschränkung gilt auch für Tiefkühlschränke: stehen diese außerhalb des S2 Bereichs müssen sie verschlossen sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508AC364" w14:textId="7205F52E" w:rsidR="00AE3BEF" w:rsidRPr="00D3137B" w:rsidRDefault="002D78D2" w:rsidP="002D78D2">
-[...2 lines deleted...]
-        <w:ind w:left="708"/>
+    <w:p w14:paraId="508AC364" w14:textId="3869CC91" w:rsidR="00AE3BEF" w:rsidRPr="00B100EC" w:rsidRDefault="002D78D2" w:rsidP="00B100EC">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3CDE">
+      <w:r w:rsidRPr="00B100EC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Für den </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E3CDE">
+      <w:r w:rsidRPr="00B100EC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>innerbetrieblichen Transport</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E3CDE">
-[...25 lines deleted...]
-    <w:p w14:paraId="7676A6CC" w14:textId="77777777" w:rsidR="00A92859" w:rsidRPr="00D3137B" w:rsidRDefault="00A92859" w:rsidP="00025E4D">
+      <w:r w:rsidRPr="00B100EC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von gentechnisch veränderten Organismen sind verschlossene, bruchsichere, autoklavierbare und mit S2 sowie dem Biohazard-Symbol gekennzeichnete Behältnisse zu verwenden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7676A6CC" w14:textId="78FC7437" w:rsidR="00A92859" w:rsidRPr="00D3137B" w:rsidRDefault="00132C7C" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc484698039"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> von GVOs und kontaminierten Abfällen</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc233388625"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inaktivierung </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und Entsorgung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>GVO-haltiger Abfälle</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="40E9C749" w14:textId="5AC23F83" w:rsidR="00A92859" w:rsidRPr="00D3137B" w:rsidRDefault="00A92859" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle mit gentechnisch veränderten Organismen kontaminierten </w:t>
       </w:r>
       <w:r w:rsidR="00A95782" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4922,1703 +4735,1996 @@
           </w:tcPr>
           <w:p w14:paraId="05CE7F61" w14:textId="77777777" w:rsidR="00876CA6" w:rsidRPr="00D3137B" w:rsidRDefault="00876CA6" w:rsidP="00025E4D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DF967CE" w14:textId="77777777" w:rsidR="00876CA6" w:rsidRPr="00D3137B" w:rsidRDefault="00876CA6" w:rsidP="00025E4D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C887AC0" w14:textId="1B5E5C1E" w:rsidR="005D67F8" w:rsidRPr="00D3137B" w:rsidRDefault="005D67F8" w:rsidP="00025E4D">
-[...164 lines deleted...]
-    <w:p w14:paraId="100A2F52" w14:textId="77777777" w:rsidR="00045C70" w:rsidRPr="00D3137B" w:rsidRDefault="00A95782" w:rsidP="00025E4D">
+    <w:p w14:paraId="3C887AC0" w14:textId="1B5E5C1E" w:rsidR="005D67F8" w:rsidRPr="00D3137B" w:rsidRDefault="005D67F8" w:rsidP="00B100EC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ausstattung und </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Funktionsprüfung Autoklav</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D83" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in S2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD9E812" w14:textId="77777777" w:rsidR="005D67F8" w:rsidRPr="00D3137B" w:rsidRDefault="005D67F8" w:rsidP="00B100EC">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Autoklav muss über ein fraktioniertes Vorvakuum, eine Kondensatinaktivierung und eine Abluftfiltration verfügen. Die Filterkerze wird gemäß Herstellerangaben alle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Bei Tätigkeiten mit transgenen Tieren</w:t>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Läufe (oder alle xx Monate)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="15"/>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>gewechselt.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="15"/>
+      <w:r w:rsidR="001C673B" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A8EFF3" w14:textId="11ECE36C" w:rsidR="005D67F8" w:rsidRPr="00D3137B" w:rsidRDefault="005D67F8" w:rsidP="00B100EC">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Funktionsfähigkeit des Autoklavs ist halbjährlich durch </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="16"/>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geeignete Bioindikatoren </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="16"/>
+      <w:r w:rsidR="00E6125C" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zu überprüfen </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6125C" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>und zu dokumentieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100A2F52" w14:textId="042F4553" w:rsidR="00045C70" w:rsidRPr="00D3137B" w:rsidRDefault="00A95782" w:rsidP="00B100EC">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bei Tätigkeiten mit </w:t>
+      </w:r>
+      <w:r w:rsidR="00257049">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>gentechnisch veränderten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1B47">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Versuchst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ieren</w:t>
       </w:r>
       <w:r w:rsidR="00F8670A" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A76AD6D" w14:textId="77777777" w:rsidR="00483D83" w:rsidRPr="00D3137B" w:rsidRDefault="00483D83" w:rsidP="00025E4D">
-[...2 lines deleted...]
-        <w:ind w:left="1068"/>
+    <w:p w14:paraId="7A76AD6D" w14:textId="393F89D4" w:rsidR="00483D83" w:rsidRDefault="009B1B47" w:rsidP="00257049">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1559" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...9 lines deleted...]
-        <w:ind w:left="1068"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk232760525"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Versuchst</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D83" w:rsidRPr="00257049">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iere, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B100EC" w:rsidRPr="00257049">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">welche mit gentechnisch veränderten Mikroorganismen (z.B. Bakterien, Viren) infiziert wurden werden nach der Tötung zusätzlich </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="18"/>
+      <w:r w:rsidR="00B100EC" w:rsidRPr="00257049">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>autoklaviert.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="18"/>
+      <w:r w:rsidR="00B100EC">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="18"/>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk232758800"/>
+      <w:r w:rsidR="00257049" w:rsidRPr="00257049">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die mit den Tieren in Kontakt gekommenen festen Abfälle (Papiertücher, Handschuhe usw.) werden autoklaviert.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="32858D86" w14:textId="57375B5B" w:rsidR="00257049" w:rsidRPr="00257049" w:rsidRDefault="009B1B47" w:rsidP="00257049">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1559" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
+      <w:r w:rsidRPr="00DA4BEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Arbeiten mit AAV-Vektorpartikel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Einstreu von Versuchstieren muss autolaviert werden</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="20"/>
+      <w:r w:rsidR="00DA4BEB">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="20"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4BEB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kadaver von Versuchstieren, die mit Partikel der RG 1 transduziert wurden, müssen nicht vor Entsorgung autoklaviert werden. Bei RG 2 Partikeln ist dies erst nach sieben Tagen nach Inokulation erlaubt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C621F2" w14:textId="26BCB833" w:rsidR="00F8670A" w:rsidRPr="00257049" w:rsidRDefault="00F8670A" w:rsidP="00257049">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1559" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00257049">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Entsorgung von Tierkadavern findet entsprechend dem </w:t>
       </w:r>
-      <w:r w:rsidR="00D20CBB" w:rsidRPr="00D3137B">
+      <w:r w:rsidR="00D20CBB" w:rsidRPr="00257049">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tierische </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D3137B">
-[...19 lines deleted...]
-      <w:r w:rsidR="007C665E" w:rsidRPr="00D3137B">
+      <w:r w:rsidRPr="00257049">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nebenprodukte-Beseitigungsgesetz (TierNebG) </w:t>
+      </w:r>
+      <w:r w:rsidR="007C665E" w:rsidRPr="00257049">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">durch thermische Inaktivierung </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D3137B">
+      <w:r w:rsidRPr="00257049">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">statt. </w:t>
       </w:r>
-      <w:r w:rsidR="003C62A0" w:rsidRPr="00D3137B">
+      <w:r w:rsidR="003C62A0" w:rsidRPr="00257049">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Die Tierkadaver werden bis zur Abholung tiefgefroren.</w:t>
       </w:r>
-      <w:r w:rsidR="003C62A0" w:rsidRPr="00D3137B">
+      <w:r w:rsidR="003C62A0" w:rsidRPr="00257049">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C665E" w:rsidRPr="00D3137B">
+      <w:r w:rsidR="007C665E" w:rsidRPr="00257049">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Sammelstelle befindet sich in Raum </w:t>
       </w:r>
-      <w:r w:rsidR="007C665E" w:rsidRPr="00D3137B">
+      <w:r w:rsidR="007C665E" w:rsidRPr="00257049">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:r w:rsidR="007C665E" w:rsidRPr="00D3137B">
-[...24 lines deleted...]
-    <w:p w14:paraId="591133DA" w14:textId="77777777" w:rsidR="008935B1" w:rsidRPr="00D3137B" w:rsidRDefault="008935B1" w:rsidP="00025E4D">
+      <w:r w:rsidR="007C665E" w:rsidRPr="00257049">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591133DA" w14:textId="6A77DDEB" w:rsidR="008935B1" w:rsidRPr="00D3137B" w:rsidRDefault="008935B1" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="17"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk233387492"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:commentRangeStart w:id="22"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Radioaktive Abfälle:</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BD5DE8" w:rsidRPr="00D3137B">
+        <w:t xml:space="preserve">Radioaktiv </w:t>
+      </w:r>
+      <w:r w:rsidR="00132C7C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">belastete </w:t>
+      </w:r>
+      <w:r w:rsidR="00257049">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>GVO-</w:t>
+      </w:r>
+      <w:r w:rsidR="00132C7C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haltige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Abfälle:</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="22"/>
+      <w:r w:rsidR="00132C7C">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1329BFB0" w14:textId="4484E0C6" w:rsidR="00483D83" w:rsidRPr="00D3137B" w:rsidRDefault="00483D83" w:rsidP="00025E4D">
+        </w:rPr>
+        <w:commentReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0199D571" w14:textId="63939741" w:rsidR="00132C7C" w:rsidRPr="00D3137B" w:rsidRDefault="0041575F" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...13 lines deleted...]
-      <w:r w:rsidR="00F0236E" w:rsidRPr="00D3137B">
+      <w:bookmarkStart w:id="24" w:name="_Hlk233387594"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk233387543"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GVO-haltige, radioaktive Abfälle werden sicher gelagert bis sie ausreichend abgeklungen sind und erst dann autoklaviert. Ist dies nicht möglich werden die Abfälle mittels folgenden chemischen Verfahrens inaktiviert </w:t>
+      </w:r>
+      <w:r w:rsidR="00132C7C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="26"/>
+      <w:r w:rsidR="00132C7C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Art der Inaktivierung einfügen</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="26"/>
+      <w:r w:rsidR="00132C7C">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Die Art der Entsorgung (nach Strahlenschutzverordnung und/oder nach GenTSV) richtet sich nach der Stärke der jeweiligen Kontamination!</w:t>
+        </w:rPr>
+        <w:commentReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidR="00132C7C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidR="00132C7C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC1425C" w14:textId="196C096D" w:rsidR="00E027FD" w:rsidRPr="00D3137B" w:rsidRDefault="00E027FD" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc484698040"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc233388626"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zugangsregelungen</w:t>
       </w:r>
       <w:r w:rsidR="00344920" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00045C70" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unterweisungen</w:t>
       </w:r>
       <w:r w:rsidR="00344920" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Arbeitsmedizinische Vorsorge</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5D1B91F2" w14:textId="77777777" w:rsidR="00E027FD" w:rsidRPr="00D3137B" w:rsidRDefault="0004412B" w:rsidP="00025E4D">
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="1ED04E55" w14:textId="77777777" w:rsidR="003B2D9A" w:rsidRDefault="003B2D9A" w:rsidP="003B2D9A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Zutritt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D3137B">
-[...49 lines deleted...]
-    <w:p w14:paraId="6C1207FD" w14:textId="09F6C78E" w:rsidR="00773C27" w:rsidRPr="00D3137B" w:rsidRDefault="00344920" w:rsidP="00025E4D">
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zum Labor haben </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">außer den an den Arbeiten Beteiligten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nur Personen, die vom Projektleiter oder durch von ihm autorisierte Dritte hierzu ermächtigt wurden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3859D484" w14:textId="77777777" w:rsidR="003B2D9A" w:rsidRPr="00884A53" w:rsidRDefault="003B2D9A" w:rsidP="003B2D9A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="283"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reinigungs-, </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="2D046D48" w14:textId="5393D750" w:rsidR="004A4B0A" w:rsidRPr="00D3137B" w:rsidRDefault="004A4B0A" w:rsidP="00025E4D">
+        <w:t xml:space="preserve">Unterweisung: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mit gentechnischen Tätigkeiten betrauten Beschäftigte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sind nachweislich vor Aufnahme der Tätigkeit und weiterhin mindestens jährlich über die erforderlichen und projektspezifischen Sicherheitsmaßnahmen arbeitsplatzbezogen anhand der Betriebsanweisung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mündlich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>zu unterweisen. Dies ist durch Unterschrift zu bestätigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693AAA49" w14:textId="77777777" w:rsidR="003B2D9A" w:rsidRPr="00884A53" w:rsidRDefault="003B2D9A" w:rsidP="003B2D9A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="20"/>
-      <w:r w:rsidRPr="00D3137B">
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>Reinigungs-, Wartungspersonal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darf in den Laboratorien nur tätig werden, wenn es vor Aufnahme der Arbeit seiner Tätigkeit entsprechend unterwiesen ist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA3A6A9" w14:textId="77777777" w:rsidR="003B2D9A" w:rsidRPr="00884A53" w:rsidRDefault="003B2D9A" w:rsidP="003B2D9A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="28"/>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Arbeitsmedizinische Vorsorge</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="20"/>
-      <w:r w:rsidR="0027535D" w:rsidRPr="00D3137B">
+      <w:commentRangeEnd w:id="28"/>
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="20"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="0027535D" w:rsidRPr="00D3137B">
+        <w:commentReference w:id="28"/>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...30 lines deleted...]
-        <w:t>, Anhang Teil 2) ist eine Pflicht- bzw. Angebotsuntersuchung durchzuführen.</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>bei Arbeiten mit bestimmten humanpathogenen Organismen (siehe ArbMedVV, Anhang Teil 2) ist eine Pflicht- bzw. Angebotsuntersuchung durchzuführen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2865AE1D" w14:textId="468EC3A3" w:rsidR="00E6125C" w:rsidRPr="00D3137B" w:rsidRDefault="00E6125C" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc484698041"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc233388627"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Allgemeine Vorschriften, Verhaltensregeln und Schutzmaßnahmen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="5FD54D66" w14:textId="77777777" w:rsidR="00E6125C" w:rsidRPr="00D3137B" w:rsidRDefault="00E6125C" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Nach den Grundregeln guter mikrobiologischer Technik und den Regelungen der Gentechnik-Sicherheitsverordnung ist insbesondere Folgendes zu beachten:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC9574B" w14:textId="77777777" w:rsidR="000F768E" w:rsidRPr="00D3137B" w:rsidRDefault="000F768E" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc484698042"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc233388628"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Persönliche Schutzausrüstung</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="69269EC0" w14:textId="77777777" w:rsidR="00A630AC" w:rsidRPr="00D3137B" w:rsidRDefault="00A630AC" w:rsidP="00025E4D">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="06030824" w14:textId="77777777" w:rsidR="007A2C7F" w:rsidRPr="00A81417" w:rsidRDefault="007A2C7F" w:rsidP="00066BBF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...7 lines deleted...]
-    <w:p w14:paraId="09A52909" w14:textId="77777777" w:rsidR="00034451" w:rsidRPr="00D3137B" w:rsidRDefault="00034451" w:rsidP="00025E4D">
+      <w:bookmarkStart w:id="31" w:name="_Toc233388629"/>
+      <w:bookmarkStart w:id="32" w:name="_Hlk232761947"/>
+      <w:commentRangeStart w:id="33"/>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Im Labor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="33"/>
+      <w:r w:rsidR="00066BBF">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="33"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ein </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">langärmeliger, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>geschlossener Laborkittel sowie feste</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geschlossene </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und trittsichere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schuhe zu tragen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bei Tätigkeiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit erregerhaltigem Material müssen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geeignete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Einmal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-Schutzhandschuhe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> getragen werden. Schmier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>kontaminationen (z.B. an Türklinken) dabei vermeiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5BFF95" w14:textId="77777777" w:rsidR="007A2C7F" w:rsidRDefault="007A2C7F" w:rsidP="00066BBF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...31 lines deleted...]
-    <w:p w14:paraId="2023E65C" w14:textId="77777777" w:rsidR="000F768E" w:rsidRPr="00D3137B" w:rsidRDefault="000F768E" w:rsidP="00025E4D">
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Die Schutzkleidung ist beim Verlassen des Labors abzulege</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n und verbleibt in der Anlage. Kittel dürfen nicht übereinander gehängt werden (Kreuzkontamination)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Straßenkleidung inkl. Taschen usw. ist außerhalb der Anlage aufzubewahren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D68BAF1" w14:textId="77777777" w:rsidR="007A2C7F" w:rsidRPr="00884A53" w:rsidRDefault="007A2C7F" w:rsidP="00066BBF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...6 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Zusätzlich erforderliche Schutzausrüstung wie Schutzbrille, Mund-Nasenschutz oder Atemschutz siehe Kapitel 6.4 Zusatzregelungen für spezifische Tätigkeiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D871CB" w14:textId="77777777" w:rsidR="007A2C7F" w:rsidRPr="00A81417" w:rsidRDefault="007A2C7F" w:rsidP="00066BBF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA68C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Verschmutzte Schutzkleidung wird gemäß Hygieneplan gesammelt und gereinigt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kontaminierte Einmal-Schutzausrüstung (z.B. Einmal-Kittel, Einmal-Schutzhandschuhe, Mund-Nasen-Schutz, Atemmaske) ist vor der Entsorgung als Festabfall zu autoklavieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p w14:paraId="1C4911B8" w14:textId="77777777" w:rsidR="004C44AA" w:rsidRPr="00D3137B" w:rsidRDefault="00A40BA2" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc484698043"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verhaltensregeln</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6F978979" w14:textId="2B29F36A" w:rsidR="006B15B0" w:rsidRPr="00D3137B" w:rsidRDefault="006B15B0" w:rsidP="00025E4D">
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="242FA1EC" w14:textId="77777777" w:rsidR="007A2C7F" w:rsidRDefault="007A2C7F" w:rsidP="007A2C7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...7 lines deleted...]
-    <w:p w14:paraId="371B422D" w14:textId="3101D3C8" w:rsidR="006B15B0" w:rsidRPr="00D3137B" w:rsidRDefault="006B15B0" w:rsidP="00025E4D">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lange Haare und Kopfbedeckungen müssen so getragen werden, dass sie die Tätigkeiten nicht beeinträchtigen und das Gesichtsfeld einschränken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F978979" w14:textId="7374EC4D" w:rsidR="006B15B0" w:rsidRPr="00D3137B" w:rsidRDefault="006B15B0" w:rsidP="00C82458">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">im S2 </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fenster und Türen müssen während der </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82458">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gentechnischen </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="3A397F75" w14:textId="78F055DF" w:rsidR="00A40BA2" w:rsidRPr="00D3137B" w:rsidRDefault="004C44AA" w:rsidP="00025E4D">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Arbeiten geschlossen sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371B422D" w14:textId="2B0BFC0F" w:rsidR="006B15B0" w:rsidRPr="00D3137B" w:rsidRDefault="006B15B0" w:rsidP="00C82458">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4ADB8D83" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00D3137B" w:rsidRDefault="004C44AA" w:rsidP="00025E4D">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Nutzung der </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2CAF" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">im S2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gentechnik-Arbeitsbereich vorhandenen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Schreibarbeitsplätze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist auf die Protokollierung der Versuche sowie dazugehörige Dokumentationen beschränkt. Es sind keine dauerhaften Schreibarbeitsplätze gestattet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82458">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A397F75" w14:textId="78F055DF" w:rsidR="00A40BA2" w:rsidRPr="00D3137B" w:rsidRDefault="004C44AA" w:rsidP="00C82458">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Räume der gentechnischen Anlage sind aufgeräumt und sauber zu halten. Auf den Arbeitstischen sollen sich nur die tatsächlich benötigten Geräte und Materialien befinden. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BA9BC6C" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00D3137B" w:rsidRDefault="004C44AA" w:rsidP="00025E4D">
+        <w:t>Vor Aufnahme der Arbeiten hat sich jeder Beschäftigte des Labors über Standort und Funktion von Desinfektionsmitteln, Körper- und Augenduschen, Erste-Hilfe-Einrichtungen, Feuerlöscheinrichtungen sowie über Flucht- und Rettungswege zu informieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADB8D83" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00D3137B" w:rsidRDefault="004C44AA" w:rsidP="00C82458">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es sind </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="79AE46C2" w14:textId="3518308A" w:rsidR="00A40BA2" w:rsidRPr="00D3137B" w:rsidRDefault="004C44AA" w:rsidP="00025E4D">
+        <w:t xml:space="preserve">Die Räume der gentechnischen Anlage sind aufgeräumt und sauber zu halten. Auf den Arbeitstischen sollen sich nur die tatsächlich benötigten Geräte und Materialien befinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AE46C2" w14:textId="3518308A" w:rsidR="00A40BA2" w:rsidRPr="00D3137B" w:rsidRDefault="004C44AA" w:rsidP="00C82458">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Spritzen, Kanülen, Klingen, Nadeln, Lanzetten etc. dürfen </w:t>
       </w:r>
       <w:r w:rsidR="00F82B12" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>nur,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> wenn unbedingt nötig benutzt werden. Zur Entsorgung sind sie in durchstoßsicheren autoklavierbaren Behältnissen zu sammeln und zu autoklavieren.</w:t>
       </w:r>
       <w:r w:rsidR="00344920" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6D80AE2A" w14:textId="77777777" w:rsidR="006B15B0" w:rsidRPr="00D3137B" w:rsidRDefault="006B15B0" w:rsidP="00025E4D">
+        <w:t xml:space="preserve"> Recapping ist verboten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D80AE2A" w14:textId="7E1360AF" w:rsidR="006B15B0" w:rsidRPr="00D3137B" w:rsidRDefault="007A2C7F" w:rsidP="00C82458">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Aerosolbildung</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ist zu vermeiden. Arbeiten, bei denen Aerosole entstehen können, sind stets unter einer Sicherheitswerkbank oder in aerosoldichten Gefäßen/Geräten bzw. Geräten mit Abluftfiltrierung durchzuführen, damit die Aerosole nicht in den Arbeitsbereich gelangen können. Laborabzüge ohne HEPA-Filter dürfen für diese Arbeiten NICHT genutzt werden. </w:t>
+        <w:t>Bioaerosol</w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>bildung</w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist zu vermeiden. Arbeiten, bei denen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bioaerosol</w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e entstehen können, sind stets unter einer Sicherheitswerkbank oder in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bioaerosol</w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dichten Gefäßen/Geräten bzw. Geräten mit Abluftfiltrierung durchzuführen, damit die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bioaerosol</w:t>
+      </w:r>
+      <w:r w:rsidR="006B15B0" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e nicht in den Arbeitsbereich gelangen können. Laborabzüge ohne HEPA-Filter dürfen für diese Arbeiten NICHT genutzt werden. </w:t>
       </w:r>
       <w:r w:rsidR="004C44AA" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Mit Aerosolbildung ist z. B. beim Umfüllen, Rühren, Hochdruckpressen, Beimpfen, Schütteln, Pipettieren, Zentrifugieren</w:t>
+        <w:t xml:space="preserve">Mit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Bioaerosol</w:t>
+      </w:r>
+      <w:r w:rsidR="004C44AA" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>bildung ist z. B. beim Umfüllen, Rühren, Hochdruckpressen, Beimpfen, Schütteln, Pipettieren, Zentrifugieren</w:t>
       </w:r>
       <w:r w:rsidR="00612E3D" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, Öffnen von Röhrchen mit Flüssigkeiten aus der -80°C oder Flüssig-Stickstoff Lagerung</w:t>
       </w:r>
       <w:r w:rsidR="004C44AA" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Arbeiten mit</w:t>
       </w:r>
       <w:r w:rsidR="002033C5" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ultraschall (etc.) zu rechnen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDD8447" w14:textId="6B704389" w:rsidR="00A40BA2" w:rsidRPr="00D3137B" w:rsidRDefault="006B15B0" w:rsidP="00025E4D">
+    <w:p w14:paraId="2DDD8447" w14:textId="24A81794" w:rsidR="00A40BA2" w:rsidRPr="00D3137B" w:rsidRDefault="006B15B0" w:rsidP="00C82458">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Zentrifugation von S2-Organismen</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> muss in aerosoldichten </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> muss in aerosoldichten Zentrifugationsgefäßen (mit Dichtring, maximale Füllmenge beachten) durchgeführt werden. Zentrifugengefäße dürfen ausschließlich unter der Sicherheitswerkbank geöffnet werden! Gradientenzentrifugationen dürfen nur in verschweißten („Ultra-Seal“) Zentrifugenröhrchen vorgenommen werden. Es ist darauf zu achten, dass die Deckeldichtungen von Zentrifugenrotoren eingefettet sind, um bei Undichtigkeit von Zentrifugenröhrchen den Austritt von kontaminierendem Material aus der Rotorkammer zu verhindern. Zeigt die Zentrifuge einen Fehler des Vakuumsystems an, kann dieser theoretisch durch einen defekten, undichten Rotor verursacht worden sein. Die Rotorkammer auf 0°C abkühlen um Aerosole niederzuschlagen, den Rotor nur </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in einer Sicherheitsw</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Zentrifugationsgefäßen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">erkbank öffnen und die Rotorkammer gemäß Hygieneplan desinfizieren. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40BA2" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C7C61C" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="00D3137B" w:rsidRDefault="00553B03" w:rsidP="00C82458">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (mit Dichtring, maximale Füllmenge beachten) durchgeführt werden. Zentrifugengefäße dürfen ausschließlich unter der Sicherheitswerkbank geöffnet werden! </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Die vorhandenen Betriebsanweisungen </w:t>
+      </w:r>
+      <w:r w:rsidR="0088302D" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">für Geräte und Gefahrstoffe </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Gradientenzentrifugationen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>sind zu beachten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2510BE" w14:textId="15211E86" w:rsidR="00E8753A" w:rsidRPr="00D3137B" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
+      <w:pPr>
+        <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc233388630"/>
+      <w:commentRangeStart w:id="35"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arbeiten mit </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6FAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>gentechnisch veränderten Versuchstierem</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="26285EC1" w14:textId="53B6A046" w:rsidR="001168C1" w:rsidRPr="00D3137B" w:rsidRDefault="002033C5" w:rsidP="00025E4D">
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Labor</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="35"/>
+      <w:r w:rsidR="009A1549" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="35"/>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="6BF8AD72" w14:textId="1ED6833A" w:rsidR="00017C24" w:rsidRPr="00D3137B" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="75C7C61C" w14:textId="77777777" w:rsidR="00553B03" w:rsidRPr="00D3137B" w:rsidRDefault="00553B03" w:rsidP="00025E4D">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transport der </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Versuchst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>iere (innerbetrieblich)</w:t>
+      </w:r>
+      <w:r w:rsidR="00017C24" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, Kennzeichnung der Käfige</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3F1C" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zur Identifizierung der transgenen Tiere</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E22EA59" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00D3137B" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">für Geräte und Gefahrstoffe </w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>persönliche Schutzausrüstung der Mitarbeite</w:t>
+      </w:r>
+      <w:r w:rsidR="00017C24" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>r, Verhaltensregeln</w:t>
+      </w:r>
+      <w:r w:rsidR="00243A48" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, Hygienemaßnahmen</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="6BF8AD72" w14:textId="236CF624" w:rsidR="00017C24" w:rsidRPr="00D3137B" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C851C97" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00D3137B" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Transport der Tiere (innerbetrieblich)</w:t>
+        <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00017C24" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>, Kennzeichnung der Käfige</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC3F1C" w:rsidRPr="00D3137B">
+        <w:t>erhalten bei Biss-, Kratz</w:t>
+      </w:r>
+      <w:r w:rsidR="00820067" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zur Identifizierung der transgenen Tiere</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E22EA59" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00D3137B" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
+        <w:t>-, Stich</w:t>
+      </w:r>
+      <w:r w:rsidR="00017C24" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>wunden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A6B8E6" w14:textId="4C96168B" w:rsidR="00017C24" w:rsidRPr="00D3137B" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>persönliche Schutzausrüstung der Mitarbeite</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00017C24" w:rsidRPr="00D3137B">
+        <w:t xml:space="preserve">Einsatz von </w:t>
+      </w:r>
+      <w:r w:rsidR="0067152D" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>r, Verhaltensregeln</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00243A48" w:rsidRPr="00D3137B">
+        <w:t xml:space="preserve">Maßnahmen gegen das Entweichen der </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>, Hygienemaßnahmen</w:t>
-      </w:r>
+        <w:t>Versuchst</w:t>
+      </w:r>
+      <w:r w:rsidR="0067152D" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>iere (z.B. Nagersperren während der Arbeiten vor den Türen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648F0AC8" w14:textId="36A608DD" w:rsidR="00F56F6D" w:rsidRPr="00D3137B" w:rsidRDefault="00F56F6D" w:rsidP="00025E4D">
+      <w:pPr>
+        <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc233388631"/>
+      <w:commentRangeStart w:id="37"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C851C97" w14:textId="77777777" w:rsidR="00017C24" w:rsidRPr="00D3137B" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
+        <w:t>Zusatzregelungen</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="37"/>
+      <w:r w:rsidR="009A1549" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="37"/>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="7B9487A3" w14:textId="77777777" w:rsidR="0058220B" w:rsidRPr="00D3137B" w:rsidRDefault="0058220B" w:rsidP="0058220B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Umgang mit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>erhalten bei Biss-, Kratz</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00820067" w:rsidRPr="00D3137B">
+        <w:t>Flüssigstickstoff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>-, Stich</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00017C24" w:rsidRPr="00D3137B">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C246AEF" w14:textId="77777777" w:rsidR="0058220B" w:rsidRPr="00D3137B" w:rsidRDefault="0058220B" w:rsidP="00D3137B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>wunden</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79A6B8E6" w14:textId="6778265C" w:rsidR="00017C24" w:rsidRPr="00D3137B" w:rsidRDefault="00E8753A" w:rsidP="00025E4D">
+      </w:pPr>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Es besteht die Gefahr, dass der Sauerstoffgehalt der Raumluft durch Beimischung von Stickstoff gefährlich absinkt. Dies kann ohne Vorwarnung zu Bewusstlosigkeit und schließlich zum Erstickungstod führen. Weitere Vorsichtsmaßnahmen beim Umgang mit LN2 (z.B. zur Vermeidung von „Kälteverbrennungen“) sind in der ergänzenden Betriebsanweisung festgelegt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2709E5" w14:textId="77777777" w:rsidR="0058220B" w:rsidRPr="00D3137B" w:rsidRDefault="0058220B" w:rsidP="0058220B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="38"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Einsatz von </w:t>
-[...41 lines deleted...]
-      <w:commentRangeStart w:id="28"/>
+        <w:t>Nukleinsäuren</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="38"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...108 lines deleted...]
-        <w:commentReference w:id="29"/>
+        </w:rPr>
+        <w:commentReference w:id="38"/>
       </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> mit onkogenem bzw. transformierendem Potential</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> (siehe ZKBS-Stellungnahmen 6790-10-01 und 6790-10-36): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B38370" w14:textId="77777777" w:rsidR="0058220B" w:rsidRPr="00D3137B" w:rsidRDefault="0058220B" w:rsidP="0058220B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bei Arbeiten mit Nukleinsäuren mit dem o. g. Gefährdungspotential sollen Einmalhandschuhe getragen werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C6333B" w14:textId="77777777" w:rsidR="0058220B" w:rsidRPr="00D3137B" w:rsidRDefault="0058220B" w:rsidP="0058220B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -6680,67 +6786,51 @@
     </w:p>
     <w:p w14:paraId="153E41F3" w14:textId="0B742903" w:rsidR="0058220B" w:rsidRPr="00D3137B" w:rsidRDefault="0058220B" w:rsidP="00D3137B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Personen mit erheblichen Hautverletzungen (offene Ekzeme, Wunden und Infektionen) oder mit einer ausgeprägten </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (Warzenausbildung) sollten keine Arbeiten mit diesen Nukleinsäuren durchführen</w:t>
+        <w:t>Personen mit erheblichen Hautverletzungen (offene Ekzeme, Wunden und Infektionen) oder mit einer ausgeprägten Verrucosis (Warzenausbildung) sollten keine Arbeiten mit diesen Nukleinsäuren durchführen</w:t>
       </w:r>
       <w:r w:rsidR="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1074BFB4" w14:textId="77777777" w:rsidR="0058220B" w:rsidRPr="00D3137B" w:rsidRDefault="0058220B" w:rsidP="0058220B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
@@ -6765,51 +6855,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="69EB073F" w14:textId="77777777" w:rsidR="0058220B" w:rsidRPr="00D3137B" w:rsidRDefault="0058220B" w:rsidP="0058220B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>die Sicherheitswerkbank, in der diese Arbeiten durchgeführt werden, ist entsprechend zu kennzeichnen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7881F831" w14:textId="77777777" w:rsidR="0058220B" w:rsidRPr="00D3137B" w:rsidRDefault="0058220B" w:rsidP="0058220B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -7012,67 +7101,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> (ZKBS Stellungnahme 6790-10-41): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA9DCF0" w14:textId="48B2F208" w:rsidR="00F56F6D" w:rsidRPr="00D3137B" w:rsidRDefault="00F56F6D" w:rsidP="00D3137B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1225"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Werden bei gentechnischen Arbeiten zur Übertragung von Nukleinsäureabschnitten mit onkogenem Potenzial retrovirale Vektoren verwendet, welche durch Pseudotypisierung eine verstärkte Partikelstabilität oder ein Wirtsspektrum für humane Epithelzellen erhalten oder welche durch ein verändertes </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> durch das humane Komplementsystem nicht erkennbar sind, wird zur Vermeidung einer Schmierinfektion empfohlen, zusätzlich zu den Maßnahmen der Sicherheitsstufe 2, einen Mund- und Nasenschutz zu tragen</w:t>
+        <w:t>Werden bei gentechnischen Arbeiten zur Übertragung von Nukleinsäureabschnitten mit onkogenem Potenzial retrovirale Vektoren verwendet, welche durch Pseudotypisierung eine verstärkte Partikelstabilität oder ein Wirtsspektrum für humane Epithelzellen erhalten oder welche durch ein verändertes Glykosylierungsmuster durch das humane Komplementsystem nicht erkennbar sind, wird zur Vermeidung einer Schmierinfektion empfohlen, zusätzlich zu den Maßnahmen der Sicherheitsstufe 2, einen Mund- und Nasenschutz zu tragen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D64A81" w14:textId="00753AD7" w:rsidR="00626818" w:rsidRPr="00D3137B" w:rsidRDefault="00626818" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D78D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -7118,442 +7191,524 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>muss experimentell</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nachgewiesen sein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C104CEA" w14:textId="3D917E04" w:rsidR="008663B3" w:rsidRPr="00D3137B" w:rsidRDefault="008663B3" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc484698046"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc233388632"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Verbote</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="23AD0708" w14:textId="24DD7C02" w:rsidR="005F37FC" w:rsidRPr="002D78D2" w:rsidRDefault="008663B3" w:rsidP="009400BC">
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="23AD0708" w14:textId="0D76A325" w:rsidR="005F37FC" w:rsidRPr="002D78D2" w:rsidRDefault="008663B3" w:rsidP="003A6D0B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D78D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nahrungs- und </w:t>
+      </w:r>
+      <w:r w:rsidR="002818FD" w:rsidRPr="002D78D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Genussmittel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D78D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sowie Kosmetika dürfen nicht innerhalb der </w:t>
+      </w:r>
+      <w:r w:rsidR="002818FD" w:rsidRPr="002D78D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Laboratorien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D78D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aufbewahrt werden. In den Arbeitsräumen darf nicht gegessen, getrunken, geraucht oder geschnupft werden. Der Pausenraum darf nicht mit </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D78D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>chutzkleidung betreten werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A6DC94" w14:textId="752EE8FC" w:rsidR="008663B3" w:rsidRPr="00D3137B" w:rsidRDefault="008663B3" w:rsidP="003A6D0B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Mundpipettieren ist untersagt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42572C88" w14:textId="77777777" w:rsidR="008663B3" w:rsidRDefault="008663B3" w:rsidP="003A6D0B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Gasflaschenlagerung ist nicht gestattet. Zwingend erforderliche Druckgasflaschen sind gemäß den TRGS 526, Ziff. 5.2.11 aufzustellen, zu behandeln und insbesondere gegen Umstürzen zu sichern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3486ABFD" w14:textId="0461DEAB" w:rsidR="003A6D0B" w:rsidRPr="003A6D0B" w:rsidRDefault="003A6D0B" w:rsidP="003A6D0B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Private Mobilgeräte und Zubehör dürfen nicht in der gentechnischen Anlage abgelegt oder mit Schutzhandschuhen genutzt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25542F3B" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00D3137B" w:rsidRDefault="00905470" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...99 lines deleted...]
-          <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Gegebenenfalls weitere Verbote</w:t>
       </w:r>
       <w:r w:rsidR="0050317E" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> benennen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A4AB66" w14:textId="63B4FB51" w:rsidR="00142017" w:rsidRPr="00D3137B" w:rsidRDefault="006A2113" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc484698047"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc233388633"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hygienische Maßnahmen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7EA0283B" w14:textId="1C61C537" w:rsidR="00237A22" w:rsidRPr="00237A22" w:rsidRDefault="00237A22" w:rsidP="00237A22">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="7EA0283B" w14:textId="702458FB" w:rsidR="00237A22" w:rsidRPr="00237A22" w:rsidRDefault="00237A22" w:rsidP="00B617E4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Hlk232695197"/>
       <w:r w:rsidRPr="00237A22">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bei Arbeiten mir gentechnisch veränderten Organismen ist ein </w:t>
+        <w:t>Bei Arbeiten mi</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2E28">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00237A22">
         <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gentechnisch veränderten Organismen ist ein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237A22">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hygieneplan</w:t>
       </w:r>
       <w:r w:rsidRPr="00237A22">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu erstellen, der eine Kurzübersicht der zu beachtenden Hygienemaßnahmen z.B. mit zeitlichen Vorgaben hinsichtlich der Mittel und der Anwendungsmethoden enthält. Es sind </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5B64">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>wirksame</w:t>
       </w:r>
       <w:r w:rsidRPr="00237A22">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Desinfektionsmittel und -verfahren auszuwählen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613458F7" w14:textId="77777777" w:rsidR="00237A22" w:rsidRPr="00237A22" w:rsidRDefault="00237A22" w:rsidP="00237A22">
+    <w:bookmarkEnd w:id="41"/>
+    <w:p w14:paraId="613458F7" w14:textId="77777777" w:rsidR="00237A22" w:rsidRPr="00237A22" w:rsidRDefault="00237A22" w:rsidP="00B617E4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237A22">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nach Beendigung der Tätigkeit und vor Verlassen des Arbeitsbereiches müssen die Hände gemäß </w:t>
       </w:r>
       <w:r w:rsidRPr="00237A22">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hautschutzplan</w:t>
       </w:r>
       <w:r w:rsidRPr="00237A22">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ggf. desinfiziert, sorgfältig gewaschen und rückgefettet werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3045ED8C" w14:textId="77777777" w:rsidR="00237A22" w:rsidRPr="00237A22" w:rsidRDefault="00237A22" w:rsidP="00237A22">
+    <w:p w14:paraId="590764A7" w14:textId="77777777" w:rsidR="00B617E4" w:rsidRDefault="00B617E4" w:rsidP="00B617E4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237A22">
-[...6 lines deleted...]
-    <w:p w14:paraId="2675BDA7" w14:textId="77777777" w:rsidR="00485A43" w:rsidRPr="00D3137B" w:rsidRDefault="00485A43" w:rsidP="00025E4D">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bei Tätigkeiten, die eine Händedesinfektion oder das Tragen von Schutzhandschuhen erfordern, darf nichts an den Händen und Unterarmen getragen werden. Fingernägel müssen kurzgeschnitten sein. Für eine wirksame Händehygiene bei Verwendung von Schutzhandschuhen schließen kurzgeschnittene Fingernägel mit den Fingerkuppen ab. Künstliche und gegelte Fingernägel sind verboten. Das Tragen von Nagellack ist </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>verboten/erlaubt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:commentReference w:id="42"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DA47B9" w14:textId="77777777" w:rsidR="00B617E4" w:rsidRDefault="00B617E4" w:rsidP="00B617E4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3137B">
-[...53 lines deleted...]
-    <w:p w14:paraId="0DF96758" w14:textId="5DCA3E9A" w:rsidR="009574E1" w:rsidRPr="00D3137B" w:rsidRDefault="00485A43" w:rsidP="00025E4D">
+      <w:r w:rsidRPr="00237A22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hygiene- und Hautschutzplan sind an geeigneter Stelle in der Anlage auszuhängen oder müssen anderweitig leicht verfügbar sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2675BDA7" w14:textId="77777777" w:rsidR="00485A43" w:rsidRPr="00D3137B" w:rsidRDefault="00485A43" w:rsidP="00B617E4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Hlk232695430"/>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Bei Verwendung der alkoholischen Desinfektionsmittel ist insbesondere an elektrisch betriebenen Geräten und Anlagen in Verbindung mit offenen Flammen/heißen Oberflächen der Explosionsschutz zu beachten.</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="33FE4CDF" w14:textId="338BA70C" w:rsidR="0044505A" w:rsidRPr="00D3137B" w:rsidRDefault="00A0014D" w:rsidP="00025E4D">
+        <w:t xml:space="preserve">Die Desinfektionsmittel für die Flächendesinfektionen sind mittels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Spritz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">flaschen aufzutragen und anschließend mechanisch auf der benetzten Fläche zu verreiben (Wischdesinfektion). Die Verwendung von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Sprüh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>flaschen ist nur an unzugänglichen Stellen zulässig, da die Wirkstoffe gasförmig oder als Aerosol leicht über die Atemluft aufgenommen werden können und bei regelmäßiger Anwendung zu toxikologischen Effekten und zur Allergisierung führen können.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p w14:paraId="0DF96758" w14:textId="5DCA3E9A" w:rsidR="009574E1" w:rsidRPr="00D3137B" w:rsidRDefault="00485A43" w:rsidP="00B617E4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Vor Reinigungs-, Instandsetzungs- und Änderungsarbeiten an Geräten oder Einrichtungen</w:t>
+        <w:t>Bei Verwendung der alkoholischen Desinfektionsmittel ist insbesondere an elektrisch betriebenen Geräten und Anlagen in Verbindung mit offenen Flammen/heißen Oberflächen der Explosionsschutz zu beachten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73C0B" w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Während des Ausbringens von alkoholischen Desinfektionsmitteln muss der Raum ausreichend be- und entlüftet werden. Die Anwendung alkoholischer Desinfektionsmittel ist auf maximal 50 ml Gebrauchslösung je m² zu behandelnder Fläche zu beschränken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FE4CDF" w14:textId="6A4EE8DD" w:rsidR="0044505A" w:rsidRPr="00D3137B" w:rsidRDefault="00A0014D" w:rsidP="00B617E4">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vor Reinigungs-, Instandsetzungs- und Änderungsarbeiten an </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ggf. kontaminierten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3137B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Geräten oder Einrichtungen</w:t>
       </w:r>
       <w:r w:rsidR="00A40994" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (z.B. Sicherheitswerkbänken)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, ist eine Desinfektion </w:t>
       </w:r>
       <w:r w:rsidR="00F87272" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">gemäß </w:t>
       </w:r>
       <w:r w:rsidR="00707C35" w:rsidRPr="00D3137B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hygiene</w:t>
       </w:r>
@@ -7765,68 +7920,65 @@
             <w:tcW w:w="4162" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16C6EE7F" w14:textId="77777777" w:rsidR="00FA3BCB" w:rsidRPr="00D3137B" w:rsidRDefault="00FA3BCB" w:rsidP="00025E4D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C8DCEA1" w14:textId="77777777" w:rsidR="004C186D" w:rsidRPr="00D3137B" w:rsidRDefault="004C186D" w:rsidP="00025E4D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C186D" w:rsidRPr="00D3137B" w:rsidSect="008C233A">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="737" w:right="794" w:bottom="794" w:left="794" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:comment w:id="0" w:author="Voget, Sonja" w:date="2017-05-23T16:16:00Z" w:initials="VS(">
     <w:p w14:paraId="3D11761A" w14:textId="1F4211ED" w:rsidR="00034451" w:rsidRPr="00EE4518" w:rsidRDefault="00367469" w:rsidP="00367469">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00EE4518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieses Muster ist als Leitfaden zur Erstellung einer Betriebsanweisung für gentechnische Arbeiten der Sicherheitsstufe 2 gedacht und enthält Formulierungsvorschläge, die nach den jeweiligen Bedingungen spezifisch ergänzt, gestrichen bzw. abgeändert werden müssen. Dies betrifft insbesondere die </w:t>
@@ -7869,710 +8021,751 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kommentare dienen nur der Informationen und müssen in der finalen Version gelöscht werden.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Voget, Sonja" w:date="2017-05-29T11:00:00Z" w:initials="VS(">
     <w:p w14:paraId="54BEA28D" w14:textId="72831F6B" w:rsidR="00483D83" w:rsidRDefault="00483D83">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Dies bedeutet einen Hinweis an der </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> mit dem „Betreten verboten“ Symbol.</w:t>
+        <w:t>Dies bedeutet einen Hinweis an der Labortür, dass nur benannte Mitarbeiter Zugang haben in Verbindung zB mit dem „Betreten verboten“ Symbol.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="Voget, Sonja" w:date="2017-05-23T16:20:00Z" w:initials="VS(">
-    <w:p w14:paraId="4CE7D05D" w14:textId="77777777" w:rsidR="00034451" w:rsidRDefault="00034451">
+    <w:p w14:paraId="7EAA8774" w14:textId="77777777" w:rsidR="00B100EC" w:rsidRDefault="00B100EC" w:rsidP="00B100EC">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00034451">
-        <w:t>Das Alarmblatt muss ausgefüllt und ausgehängt sein. Erhältlich über das Intranet, Punkt „Notfälle“ oder die Homepage der Stabsstelle</w:t>
+        <w:t xml:space="preserve">Das Alarmblatt muss ausgefüllt und ausgehängt sein. Erhältlich über </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Sicherheitswesen/Umweltschutz.</w:t>
+        <w:t>die Homepage der Universität Quicklink  „Notfall“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1B7342" w14:textId="77777777" w:rsidR="00B100EC" w:rsidRDefault="00B100EC" w:rsidP="00B100EC">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dort findet sich auch die Brandschutzordnung, deren Teil B jedem Mitarbeitenden zugänglich gemacht werden muss.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="10" w:author="Voget, Sonja" w:date="2017-05-24T09:01:00Z" w:initials="VS(">
     <w:p w14:paraId="2C79393C" w14:textId="77777777" w:rsidR="00EE4518" w:rsidRDefault="00EE4518">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Bei Bedarf Zeilen löschen, wenn keine Strahler/Röntgengeräte oder Laser vorhanden sind.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="15" w:author="Voget, Sonja" w:date="2017-05-24T09:09:00Z" w:initials="VS(">
     <w:p w14:paraId="688E027D" w14:textId="725065C3" w:rsidR="001C673B" w:rsidRDefault="001C673B">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Bitte gewährleisten, dass dies </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> im Wartungsvertrag festgelegt ist!</w:t>
+        <w:t>Bitte gewährleisten, dass dies zB im Wartungsvertrag festgelegt ist!</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="16" w:author="Voget, Sonja" w:date="2017-05-24T09:10:00Z" w:initials="VS(">
-    <w:p w14:paraId="71D797FD" w14:textId="4356C028" w:rsidR="00E6125C" w:rsidRDefault="00E6125C">
+    <w:p w14:paraId="71D797FD" w14:textId="089784D0" w:rsidR="00E6125C" w:rsidRDefault="00E6125C">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B100EC">
+        <w:t>Für Details siehe Merkblatt zum Thema Auoklav</w:t>
+      </w:r>
       <w:r>
-        <w:t>zB</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="18" w:author="Voget, Sonja [2]" w:date="2026-06-19T07:08:00Z" w:initials="SV">
+    <w:p w14:paraId="0AB5BB26" w14:textId="77777777" w:rsidR="00B100EC" w:rsidRDefault="00B100EC" w:rsidP="00B100EC">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
       <w:r>
-        <w:t>Sterikon</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Hierbei muss sichergestellt sein, dass alle Schichten autoklaviert werden. Hierzu ist eine Validierung des Verfahrens notwendig.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="20" w:author="Voget, Sonja [2]" w:date="2026-06-19T11:14:00Z" w:initials="SV">
+    <w:p w14:paraId="01B8A6E0" w14:textId="275FE831" w:rsidR="00DA4BEB" w:rsidRDefault="00DA4BEB">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> plus Bioindikatoren der Firma Merck.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="000574C9">
+        <w:t>Bezüglich der Festlegung dieser Maßnahme bitte Kapitel 3.1 der Stellungnahme der ZKBS Az 6790-10-73 beachten.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="17" w:author="Voget, Sonja" w:date="2017-05-24T16:35:00Z" w:initials="VS(">
-    <w:p w14:paraId="4D6EE4C1" w14:textId="7B514687" w:rsidR="00BD5DE8" w:rsidRDefault="00BD5DE8">
+  <w:comment w:id="22" w:author="Voget, Sonja [2]" w:date="2026-06-26T11:24:00Z" w:initials="SV">
+    <w:p w14:paraId="2E85B22F" w14:textId="0D6D768A" w:rsidR="00132C7C" w:rsidRDefault="00132C7C">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="00BD5DE8">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Hlk233387623"/>
       <w:r>
-        <w:t xml:space="preserve"> Sicherheitswesen/Umweltschutz!</w:t>
-      </w:r>
+        <w:t>Werden die GVOs aufgearbeitet durch Lyse (zb bei DNA/RNA/ Protein Extraktion mittels Kit) fällt KEIN GVO haltiger Abfall an, der inaktiviert werden muss. Die Entsorgung richtet sich dann nach den strahlenschutzrechtlichen Vorgaben. Bitte dies hier in der BA aufnehmen, wenn dies der Fall ist!</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
   </w:comment>
-  <w:comment w:id="18" w:author="Voget, Sonja" w:date="2017-05-29T11:10:00Z" w:initials="VS(">
-    <w:p w14:paraId="6EE60F89" w14:textId="4572C2F3" w:rsidR="00F0236E" w:rsidRDefault="00F0236E">
+  <w:comment w:id="26" w:author="Voget, Sonja [2]" w:date="2026-06-26T11:24:00Z" w:initials="SV">
+    <w:p w14:paraId="6D60F227" w14:textId="77777777" w:rsidR="0041575F" w:rsidRDefault="00132C7C" w:rsidP="0041575F">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
+      <w:r w:rsidR="0041575F">
+        <w:t>Denken Sie bitte daran, dass dies vorher bei der Behörde angezeigt werden muss!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119FDA5B" w14:textId="3B36B602" w:rsidR="00132C7C" w:rsidRDefault="0041575F" w:rsidP="0041575F">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
       <w:r>
-        <w:t>Die Alternative ist chemische Inaktivierung. Denken Sie bitte daran, dass dies bei der Behörde angezeigt werden muss!</w:t>
+        <w:t>Das Verfahren muss validiert sein; entweder durch eigene Nachweise, Publikationen oder bereits zugelassene Verfahren.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="20" w:author="Voget, Sonja" w:date="2017-05-24T16:34:00Z" w:initials="VS(">
-    <w:p w14:paraId="3EECB782" w14:textId="120C79A0" w:rsidR="0027535D" w:rsidRDefault="0027535D">
+  <w:comment w:id="28" w:author="Voget, Sonja" w:date="2017-05-24T16:34:00Z" w:initials="VS(">
+    <w:p w14:paraId="433D69B3" w14:textId="77777777" w:rsidR="003B2D9A" w:rsidRDefault="003B2D9A" w:rsidP="003B2D9A">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t>Bitte kontaktieren Sie für</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> eine Beratung den Betriebsärztlichen Dienst!</w:t>
+        <w:t>Bitte kontaktieren Sie für eine Beratung den Betriebsärztlichen Dienst und konkretisieren die Vorgabe.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="23" w:author="Voget, Sonja" w:date="2017-05-23T16:26:00Z" w:initials="VS(">
-    <w:p w14:paraId="74316490" w14:textId="77777777" w:rsidR="00034451" w:rsidRDefault="00034451">
+  <w:comment w:id="33" w:author="Voget, Sonja [2]" w:date="2026-07-15T14:09:00Z" w:initials="SV">
+    <w:p w14:paraId="1947A41F" w14:textId="435E44B4" w:rsidR="00066BBF" w:rsidRPr="005C0F2B" w:rsidRDefault="00066BBF" w:rsidP="00066BBF">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es kann erforderlich sein, dass </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>unter dem Labo</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rkittel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auch lange Kleidung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884984">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> getragen wird.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dies muss für den Tätigkeitsbereich festgelegt und in die Betriebsanweisung und die Unterweisung mit aufgenommen werden!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EA12E2" w14:textId="6C6FE83D" w:rsidR="00066BBF" w:rsidRDefault="00066BBF">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
     </w:p>
   </w:comment>
-  <w:comment w:id="26" w:author="Voget, Sonja" w:date="2017-05-29T12:58:00Z" w:initials="VS(">
+  <w:comment w:id="35" w:author="Voget, Sonja" w:date="2017-05-29T12:58:00Z" w:initials="VS(">
     <w:p w14:paraId="294FBDF7" w14:textId="793D8250" w:rsidR="009A1549" w:rsidRDefault="009A1549">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Hier sind nur Stichpunkte aufgeführt, die bitte angepasst werden müssen.</w:t>
       </w:r>
       <w:r w:rsidR="00F82B12">
         <w:t xml:space="preserve"> Finden keine Arbeiten mit transgenen Tieren statt, bitte diesen Punkt komplett streichen.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="28" w:author="Voget, Sonja" w:date="2017-05-29T13:02:00Z" w:initials="VS(">
+  <w:comment w:id="37" w:author="Voget, Sonja" w:date="2017-05-29T13:02:00Z" w:initials="VS(">
     <w:p w14:paraId="6ACE4C0F" w14:textId="0535EBEB" w:rsidR="00956D69" w:rsidRDefault="009A1549">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Bitte </w:t>
       </w:r>
       <w:r w:rsidR="00956D69">
         <w:t>bei Bedarf</w:t>
       </w:r>
       <w:r w:rsidR="00F91020">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">anpassen </w:t>
       </w:r>
       <w:r w:rsidR="00956D69">
         <w:t>und fehlendes ergänzen. N</w:t>
       </w:r>
       <w:r>
         <w:t>ichtzutreffendes löschen.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="29" w:author="Voget, Sonja" w:date="2017-06-01T10:56:00Z" w:initials="VS(">
+  <w:comment w:id="38" w:author="Voget, Sonja" w:date="2017-06-01T10:56:00Z" w:initials="VS(">
     <w:p w14:paraId="53C8C3FE" w14:textId="77777777" w:rsidR="0058220B" w:rsidRDefault="0058220B" w:rsidP="0058220B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diese zusätzlichen Sicherheitsmaßnahmen sind nicht erforderlich, wenn es sich bei den Empfängerorganismen um etablierte Zelllinien oder primäre Zellen der Risikogruppe 1 handelt und die übertragenen </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Diese zusätzlichen Sicherheitsmaßnahmen sind nicht erforderlich, wenn es sich bei den Empfängerorganismen um etablierte Zelllinien oder primäre Zellen der Risikogruppe 1 handelt und die übertragenen Nukleinsäureabschnitte im Wirtsgenom integriert und nicht stabil episomal vorliegen</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="42" w:author="Voget, Sonja [2]" w:date="2026-06-11T15:57:00Z" w:initials="SV">
+    <w:p w14:paraId="0BAD3B54" w14:textId="77777777" w:rsidR="00B617E4" w:rsidRDefault="00B617E4" w:rsidP="00B617E4">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rStyle w:val="Kommentarzeichen"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> vorliegen</w:t>
+        <w:t>Dies muss intern festgelegt werden. Siehe auch die Handlungshilfe zur Händehygiene im Labor ab S2.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:commentEx w15:paraId="61EC9A49" w15:done="0"/>
   <w15:commentEx w15:paraId="54BEA28D" w15:done="0"/>
-  <w15:commentEx w15:paraId="4CE7D05D" w15:done="0"/>
+  <w15:commentEx w15:paraId="6F1B7342" w15:done="0"/>
   <w15:commentEx w15:paraId="2C79393C" w15:done="0"/>
   <w15:commentEx w15:paraId="688E027D" w15:done="0"/>
   <w15:commentEx w15:paraId="71D797FD" w15:done="0"/>
-  <w15:commentEx w15:paraId="4D6EE4C1" w15:done="0"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="74316490" w15:done="0"/>
+  <w15:commentEx w15:paraId="0AB5BB26" w15:done="0"/>
+  <w15:commentEx w15:paraId="01B8A6E0" w15:done="0"/>
+  <w15:commentEx w15:paraId="2E85B22F" w15:done="0"/>
+  <w15:commentEx w15:paraId="119FDA5B" w15:done="0"/>
+  <w15:commentEx w15:paraId="433D69B3" w15:done="0"/>
+  <w15:commentEx w15:paraId="52EA12E2" w15:done="0"/>
   <w15:commentEx w15:paraId="294FBDF7" w15:done="0"/>
   <w15:commentEx w15:paraId="6ACE4C0F" w15:done="0"/>
   <w15:commentEx w15:paraId="53C8C3FE" w15:done="0"/>
+  <w15:commentEx w15:paraId="0BAD3B54" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr wp14">
+  <w16cex:commentExtensible w16cex:durableId="09207D82" w16cex:dateUtc="2026-06-19T05:08:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="240B4D15" w16cex:dateUtc="2026-06-19T09:14:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5C96AAFA" w16cex:dateUtc="2026-06-26T09:24:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1BAAA52E" w16cex:dateUtc="2026-06-26T09:24:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="23FF1C1F" w16cex:dateUtc="2026-07-15T12:09:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4788AA33" w16cex:dateUtc="2026-06-18T15:12:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cid:commentId w16cid:paraId="61EC9A49" w16cid:durableId="27AB717D"/>
+  <w16cid:commentId w16cid:paraId="54BEA28D" w16cid:durableId="3D7F2690"/>
+  <w16cid:commentId w16cid:paraId="6F1B7342" w16cid:durableId="526B7A2F"/>
+  <w16cid:commentId w16cid:paraId="2C79393C" w16cid:durableId="44154B21"/>
+  <w16cid:commentId w16cid:paraId="688E027D" w16cid:durableId="58A230BA"/>
+  <w16cid:commentId w16cid:paraId="71D797FD" w16cid:durableId="1D23A0B3"/>
+  <w16cid:commentId w16cid:paraId="0AB5BB26" w16cid:durableId="09207D82"/>
+  <w16cid:commentId w16cid:paraId="01B8A6E0" w16cid:durableId="240B4D15"/>
+  <w16cid:commentId w16cid:paraId="2E85B22F" w16cid:durableId="5C96AAFA"/>
+  <w16cid:commentId w16cid:paraId="119FDA5B" w16cid:durableId="1BAAA52E"/>
+  <w16cid:commentId w16cid:paraId="433D69B3" w16cid:durableId="20963BFF"/>
+  <w16cid:commentId w16cid:paraId="52EA12E2" w16cid:durableId="23FF1C1F"/>
+  <w16cid:commentId w16cid:paraId="294FBDF7" w16cid:durableId="1055569A"/>
+  <w16cid:commentId w16cid:paraId="6ACE4C0F" w16cid:durableId="277F9F5B"/>
+  <w16cid:commentId w16cid:paraId="53C8C3FE" w16cid:durableId="6B5CD8C8"/>
+  <w16cid:commentId w16cid:paraId="0BAD3B54" w16cid:durableId="4788AA33"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30E7A3CB" w14:textId="77777777" w:rsidR="00E630DB" w:rsidRDefault="00E630DB" w:rsidP="00142017">
+    <w:p w14:paraId="596E6FF0" w14:textId="77777777" w:rsidR="002E4770" w:rsidRDefault="002E4770" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A35D059" w14:textId="77777777" w:rsidR="00E630DB" w:rsidRDefault="00E630DB" w:rsidP="00142017">
+    <w:p w14:paraId="4BF94C65" w14:textId="77777777" w:rsidR="002E4770" w:rsidRDefault="002E4770" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Optima">
-    <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000067" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="USABlack">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2043479399"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="5ACAB60B" w14:textId="7CD841DA" w:rsidR="00367469" w:rsidRDefault="00367469">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BA5B64">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2DB6BD15" w14:textId="77777777" w:rsidR="00367469" w:rsidRDefault="00367469">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5BDA1369" w14:textId="6B975FF9" w:rsidR="002565C3" w:rsidRPr="002565C3" w:rsidRDefault="002565C3">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0EC4C594" w14:textId="4AC37746" w:rsidR="003A4379" w:rsidRPr="002565C3" w:rsidRDefault="002565C3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00883104">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vorlage: Biologische Sicherheit, Stand </w:t>
     </w:r>
-    <w:r w:rsidR="00BA5B64">
+    <w:r w:rsidR="007A2C7F">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>31.03.2021</w:t>
+      <w:t>15.07</w:t>
     </w:r>
-    <w:bookmarkStart w:id="32" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="32"/>
+    <w:r w:rsidR="003A4379">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.2026</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A78BD65" w14:textId="77777777" w:rsidR="00E630DB" w:rsidRDefault="00E630DB" w:rsidP="00142017">
+    <w:p w14:paraId="4EB02726" w14:textId="77777777" w:rsidR="002E4770" w:rsidRDefault="002E4770" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7668D95B" w14:textId="77777777" w:rsidR="00E630DB" w:rsidRDefault="00E630DB" w:rsidP="00142017">
+    <w:p w14:paraId="1E7596F0" w14:textId="77777777" w:rsidR="002E4770" w:rsidRDefault="002E4770" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...20 lines deleted...]
-  <w:p w14:paraId="07E152A2" w14:textId="5E88417A" w:rsidR="00367469" w:rsidRPr="0044754A" w:rsidRDefault="00286256" w:rsidP="00C168F7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="07E152A2" w14:textId="1C6D1AEE" w:rsidR="00367469" w:rsidRPr="0044754A" w:rsidRDefault="003A4379" w:rsidP="00C168F7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C168F7">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:highlight w:val="yellow"/>
-        <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42A34454" wp14:editId="0C8127E1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20AEEA50" wp14:editId="715FCE55">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>218440</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3204210" cy="701675"/>
-[...10 lines deleted...]
-          <wp:docPr id="5" name="Grafik 5"/>
+          <wp:extent cx="2431823" cy="431320"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Grafik 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="0" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3204210" cy="701675"/>
+                    <a:ext cx="2434446" cy="431785"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00C168F7" w:rsidRPr="00C168F7">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>Fakultät, Institut</w:t>
     </w:r>
     <w:r w:rsidR="00D554B8">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>, Abteilung</w:t>
     </w:r>
     <w:r w:rsidR="00C168F7" w:rsidRPr="00C168F7">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>, Arbeitsgruppe</w:t>
     </w:r>
     <w:r w:rsidR="00367469" w:rsidRPr="0044754A">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F61EE6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -9531,50 +9724,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3639757C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA881E50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B044A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04E8B570"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9616,51 +9898,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9245E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FA2F87A"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9729,51 +10011,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FEF72B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -9815,51 +10097,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4340420F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF0088E8"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9928,51 +10210,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45952BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C6C60F2"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10041,51 +10323,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530641B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="540CD036"/>
     <w:lvl w:ilvl="0" w:tplc="588681C4">
       <w:start w:val="11"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -10130,51 +10412,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55987A14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -10216,51 +10498,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58BA2942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="219A620C"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2062" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10329,51 +10611,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B2E425B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B972F512"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10415,51 +10697,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F465458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDB24906"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10501,51 +10783,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60207034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F3EFE40"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10587,51 +10869,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B975A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E82CC98"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10700,51 +10982,143 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DFE7800"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0A48E220"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FB7021A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9260E5D4"/>
     <w:lvl w:ilvl="0" w:tplc="D0CC9940">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -10789,51 +11163,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7326482E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C2040E2"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2856" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10902,51 +11276,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7176" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7896" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73637859"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -10988,51 +11362,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="742D38C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5E66BC"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11101,51 +11475,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B065622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25242FDA"/>
     <w:lvl w:ilvl="0" w:tplc="04070013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11187,51 +11561,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B943478"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD503332"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C0239B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FD0F6D0"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11300,51 +11787,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E22307A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13DC3ADE"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11413,51 +11900,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EFE3102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2D63AE0"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11499,427 +11986,498 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1342589147">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="326371090">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1898710310">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="19627099">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1625845483">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1530291352">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="112789874">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="979960541">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="243103877">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1125363">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2030373986">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="494344621">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1250387981">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1255239942">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="684213351">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="48579618">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1867907423">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="389117265">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="395399051">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1841432473">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1445153390">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="854002904">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1428697483">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1230072613">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1066534429">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="458962659">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1963807686">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="887033890">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="761880185">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="311105536">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2006321908">
+    <w:abstractNumId w:val="27"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1415473382">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="2">
-[...71 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="33" w16cid:durableId="1884638923">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="27">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="34" w16cid:durableId="1572614637">
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:person w15:author="Voget, Sonja">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-1690856285-345092849-442037413-9281"/>
+  </w15:person>
+  <w15:person w15:author="Voget, Sonja [2]">
+    <w15:presenceInfo w15:providerId="None" w15:userId="Voget, Sonja"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00275F1F"/>
     <w:rsid w:val="00017C24"/>
     <w:rsid w:val="000210FB"/>
     <w:rsid w:val="00025E4D"/>
     <w:rsid w:val="00034451"/>
     <w:rsid w:val="0004412B"/>
     <w:rsid w:val="00045C70"/>
+    <w:rsid w:val="000574C9"/>
+    <w:rsid w:val="00066BBF"/>
     <w:rsid w:val="00067AD7"/>
     <w:rsid w:val="00072A49"/>
     <w:rsid w:val="00073513"/>
     <w:rsid w:val="00094468"/>
     <w:rsid w:val="000A245D"/>
     <w:rsid w:val="000A4E19"/>
     <w:rsid w:val="000D6164"/>
+    <w:rsid w:val="000F71EB"/>
     <w:rsid w:val="000F768E"/>
     <w:rsid w:val="001146C4"/>
     <w:rsid w:val="001168C1"/>
+    <w:rsid w:val="00124D68"/>
+    <w:rsid w:val="00132C7C"/>
     <w:rsid w:val="00133430"/>
     <w:rsid w:val="00142017"/>
     <w:rsid w:val="00142DC9"/>
     <w:rsid w:val="001803BD"/>
     <w:rsid w:val="00183812"/>
     <w:rsid w:val="001A11B1"/>
     <w:rsid w:val="001B7EC0"/>
     <w:rsid w:val="001C673B"/>
     <w:rsid w:val="001E3CBC"/>
     <w:rsid w:val="001F53AE"/>
     <w:rsid w:val="002033C5"/>
     <w:rsid w:val="00237A22"/>
     <w:rsid w:val="00243A48"/>
     <w:rsid w:val="00247B8B"/>
     <w:rsid w:val="002565C3"/>
+    <w:rsid w:val="00257049"/>
     <w:rsid w:val="0027535D"/>
     <w:rsid w:val="00275F1F"/>
     <w:rsid w:val="002818FD"/>
     <w:rsid w:val="00286256"/>
     <w:rsid w:val="00286968"/>
+    <w:rsid w:val="002903FC"/>
+    <w:rsid w:val="002A3D36"/>
+    <w:rsid w:val="002A559A"/>
     <w:rsid w:val="002D78D2"/>
+    <w:rsid w:val="002E4770"/>
     <w:rsid w:val="00331FA6"/>
+    <w:rsid w:val="0033433E"/>
     <w:rsid w:val="003353E3"/>
     <w:rsid w:val="00344920"/>
     <w:rsid w:val="00367469"/>
     <w:rsid w:val="003864BE"/>
     <w:rsid w:val="00390802"/>
     <w:rsid w:val="003A04E0"/>
+    <w:rsid w:val="003A4379"/>
+    <w:rsid w:val="003A6D0B"/>
+    <w:rsid w:val="003B2D9A"/>
+    <w:rsid w:val="003C2E28"/>
     <w:rsid w:val="003C62A0"/>
     <w:rsid w:val="003F3DA4"/>
+    <w:rsid w:val="00404865"/>
+    <w:rsid w:val="0041575F"/>
     <w:rsid w:val="004356AA"/>
     <w:rsid w:val="0044505A"/>
     <w:rsid w:val="0044754A"/>
     <w:rsid w:val="00457794"/>
     <w:rsid w:val="00465F94"/>
     <w:rsid w:val="00475D65"/>
     <w:rsid w:val="00480671"/>
+    <w:rsid w:val="00481BB9"/>
     <w:rsid w:val="00483D83"/>
     <w:rsid w:val="00485A43"/>
     <w:rsid w:val="004A4B0A"/>
     <w:rsid w:val="004B4DFC"/>
     <w:rsid w:val="004C186D"/>
     <w:rsid w:val="004C44AA"/>
     <w:rsid w:val="004C5915"/>
+    <w:rsid w:val="004D2481"/>
     <w:rsid w:val="004D2A8A"/>
     <w:rsid w:val="004E4387"/>
+    <w:rsid w:val="004F3D54"/>
+    <w:rsid w:val="0050061E"/>
     <w:rsid w:val="0050205E"/>
     <w:rsid w:val="0050317E"/>
     <w:rsid w:val="0051347D"/>
     <w:rsid w:val="00527C3E"/>
     <w:rsid w:val="00541986"/>
     <w:rsid w:val="00553B03"/>
     <w:rsid w:val="0058220B"/>
+    <w:rsid w:val="005B1F94"/>
     <w:rsid w:val="005D67F8"/>
     <w:rsid w:val="005F37FC"/>
     <w:rsid w:val="005F3B2D"/>
     <w:rsid w:val="005F7725"/>
     <w:rsid w:val="00600240"/>
     <w:rsid w:val="00612E3D"/>
     <w:rsid w:val="00625BCE"/>
     <w:rsid w:val="00626818"/>
     <w:rsid w:val="00644B29"/>
     <w:rsid w:val="00654FDC"/>
     <w:rsid w:val="00667645"/>
     <w:rsid w:val="0067152D"/>
     <w:rsid w:val="006802AD"/>
     <w:rsid w:val="00681155"/>
     <w:rsid w:val="006A2113"/>
     <w:rsid w:val="006B15B0"/>
     <w:rsid w:val="006B1FE5"/>
+    <w:rsid w:val="006B2046"/>
+    <w:rsid w:val="006B669A"/>
+    <w:rsid w:val="006D2326"/>
+    <w:rsid w:val="006D5600"/>
     <w:rsid w:val="006F3756"/>
     <w:rsid w:val="00705390"/>
     <w:rsid w:val="00707C35"/>
     <w:rsid w:val="00731351"/>
     <w:rsid w:val="00734BD3"/>
     <w:rsid w:val="007376B6"/>
     <w:rsid w:val="00743C56"/>
+    <w:rsid w:val="007452BF"/>
     <w:rsid w:val="00756806"/>
     <w:rsid w:val="007648D8"/>
     <w:rsid w:val="00773C27"/>
+    <w:rsid w:val="007A2C7F"/>
     <w:rsid w:val="007B0B9A"/>
     <w:rsid w:val="007C665E"/>
+    <w:rsid w:val="00800DF2"/>
     <w:rsid w:val="00820067"/>
     <w:rsid w:val="00823359"/>
     <w:rsid w:val="00837EF0"/>
     <w:rsid w:val="008663B3"/>
     <w:rsid w:val="00876CA6"/>
     <w:rsid w:val="00876CD8"/>
     <w:rsid w:val="0088302D"/>
     <w:rsid w:val="008935B1"/>
+    <w:rsid w:val="008A2EEB"/>
     <w:rsid w:val="008C233A"/>
     <w:rsid w:val="008C2CAF"/>
     <w:rsid w:val="008E57C4"/>
     <w:rsid w:val="008F234B"/>
     <w:rsid w:val="008F4CD3"/>
     <w:rsid w:val="008F71B4"/>
     <w:rsid w:val="00905470"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="00956D69"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009736DB"/>
     <w:rsid w:val="00995F93"/>
     <w:rsid w:val="009A1549"/>
     <w:rsid w:val="009A1E3F"/>
     <w:rsid w:val="009A2B77"/>
+    <w:rsid w:val="009B1B47"/>
     <w:rsid w:val="009E60FA"/>
     <w:rsid w:val="00A0014D"/>
     <w:rsid w:val="00A00E8C"/>
     <w:rsid w:val="00A25D3F"/>
+    <w:rsid w:val="00A361C9"/>
     <w:rsid w:val="00A40994"/>
     <w:rsid w:val="00A40BA2"/>
+    <w:rsid w:val="00A44997"/>
     <w:rsid w:val="00A62020"/>
     <w:rsid w:val="00A630AC"/>
     <w:rsid w:val="00A927EC"/>
     <w:rsid w:val="00A92859"/>
     <w:rsid w:val="00A95782"/>
+    <w:rsid w:val="00A9757F"/>
     <w:rsid w:val="00AA2145"/>
     <w:rsid w:val="00AE3BEF"/>
     <w:rsid w:val="00AF63A9"/>
     <w:rsid w:val="00B00601"/>
     <w:rsid w:val="00B06F14"/>
+    <w:rsid w:val="00B100EC"/>
     <w:rsid w:val="00B1023D"/>
     <w:rsid w:val="00B32D3C"/>
+    <w:rsid w:val="00B35D23"/>
+    <w:rsid w:val="00B35D71"/>
     <w:rsid w:val="00B50C51"/>
+    <w:rsid w:val="00B617E4"/>
     <w:rsid w:val="00B836F6"/>
     <w:rsid w:val="00B93A2F"/>
     <w:rsid w:val="00BA5B64"/>
     <w:rsid w:val="00BA6B6B"/>
     <w:rsid w:val="00BB1BDC"/>
     <w:rsid w:val="00BB1D1A"/>
     <w:rsid w:val="00BC45C0"/>
     <w:rsid w:val="00BD0A9A"/>
     <w:rsid w:val="00BD5DE8"/>
     <w:rsid w:val="00BD638A"/>
     <w:rsid w:val="00BE74F8"/>
     <w:rsid w:val="00BF243F"/>
     <w:rsid w:val="00C01F05"/>
     <w:rsid w:val="00C168F7"/>
     <w:rsid w:val="00C41B7F"/>
     <w:rsid w:val="00C634F4"/>
     <w:rsid w:val="00C74E57"/>
+    <w:rsid w:val="00C82458"/>
     <w:rsid w:val="00C97E63"/>
     <w:rsid w:val="00CB2700"/>
     <w:rsid w:val="00CC4D18"/>
+    <w:rsid w:val="00CF6FAF"/>
     <w:rsid w:val="00D16023"/>
     <w:rsid w:val="00D20CBB"/>
     <w:rsid w:val="00D25473"/>
     <w:rsid w:val="00D3137B"/>
+    <w:rsid w:val="00D47ED3"/>
     <w:rsid w:val="00D554B8"/>
+    <w:rsid w:val="00D63B4E"/>
     <w:rsid w:val="00D83428"/>
     <w:rsid w:val="00D9111C"/>
+    <w:rsid w:val="00DA4BEB"/>
     <w:rsid w:val="00DC584E"/>
     <w:rsid w:val="00DC771C"/>
+    <w:rsid w:val="00DE40AC"/>
     <w:rsid w:val="00E027FD"/>
     <w:rsid w:val="00E13777"/>
     <w:rsid w:val="00E5597A"/>
     <w:rsid w:val="00E6125C"/>
     <w:rsid w:val="00E630DB"/>
     <w:rsid w:val="00E66533"/>
     <w:rsid w:val="00E72020"/>
     <w:rsid w:val="00E73C25"/>
     <w:rsid w:val="00E8753A"/>
     <w:rsid w:val="00E922B8"/>
     <w:rsid w:val="00EC18EC"/>
     <w:rsid w:val="00EE4518"/>
     <w:rsid w:val="00F0236E"/>
     <w:rsid w:val="00F06B54"/>
     <w:rsid w:val="00F10307"/>
     <w:rsid w:val="00F1265F"/>
     <w:rsid w:val="00F20C80"/>
     <w:rsid w:val="00F255E5"/>
     <w:rsid w:val="00F56DF6"/>
     <w:rsid w:val="00F56F6D"/>
     <w:rsid w:val="00F73669"/>
     <w:rsid w:val="00F73C0B"/>
     <w:rsid w:val="00F76802"/>
     <w:rsid w:val="00F82B12"/>
     <w:rsid w:val="00F8670A"/>
     <w:rsid w:val="00F87272"/>
     <w:rsid w:val="00F91020"/>
+    <w:rsid w:val="00F92063"/>
     <w:rsid w:val="00FA3BCB"/>
     <w:rsid w:val="00FB7862"/>
     <w:rsid w:val="00FC3F1C"/>
     <w:rsid w:val="00FD735C"/>
     <w:rsid w:val="00FE36F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="414EFED2"/>
   <w15:docId w15:val="{069C9DBE-D245-47E5-B5FE-527085BD14F9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12247,50 +12805,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00553B03"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00142017"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -12783,144 +13346,155 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="0F6FC6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="0F6FC6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F6FC6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="0F6FC6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarzeichen">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00367469"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentartext">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KommentartextZchn"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00367469"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
     <w:name w:val="Kommentartext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kommentartext"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00367469"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarthema">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentartext"/>
     <w:next w:val="Kommentartext"/>
     <w:link w:val="KommentarthemaZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00367469"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00367469"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="1855697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="572862054">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1535269512">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Hyperion">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="04617B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DBF5F9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0F6FC6"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="009DD9"/>
       </a:accent2>
@@ -13183,69 +13757,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38B6F3BD-A597-4B7F-A317-9E66E918D90E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2538</Words>
-  <Characters>15996</Characters>
+  <Words>2668</Words>
+  <Characters>16813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18498</CharactersWithSpaces>
+  <CharactersWithSpaces>19443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Voget, Sonja (ZVW)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>